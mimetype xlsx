--- v0 (2025-12-06)
+++ v1 (2026-07-07)
@@ -1,4772 +1,88 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...17 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-[...61 lines deleted...]
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28827"/>
-  <workbookPr codeName="ThisWorkbook"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27531"/>
+  <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\BriggE01\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\NgfatX01\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{76AF49B1-BFF9-4F73-B04C-878304813BE7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
-  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="SdfxJ4UKkNSfKKhVj01wSAkD9i1SDtUiJRo7csALQPxpIR50AxN4cQ1tDZDCem7NpK4QE3xxkHPW+N04XougOw==" workbookSaltValue="kjvKD+A0jdIn1g74CZN9pA==" workbookSpinCount="100000" lockStructure="1"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F8B24585-3E7C-496E-BADE-1834464035DF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="BKkQb5tQA4yrxztQKWViOIJsbofp3fc8Q3kxE5zR2i/i6OoB1iLy8WzgQfM/u94lqtmuHxEu1Vif4CmUWvqfXQ==" workbookSaltValue="sNTGH2+mesXvwTWR8gMB9Q==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="737" firstSheet="3" activeTab="4" xr2:uid="{B36B6803-1653-4DC9-8F7D-9B4B64E2CA12}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{F03B048E-118E-40D7-A7CB-9E096D731704}"/>
   </bookViews>
   <sheets>
-    <sheet name="Cover" sheetId="5" r:id="rId1"/>
-[...18 lines deleted...]
-    <sheet name="People (Internal)" sheetId="22" state="hidden" r:id="rId20"/>
+    <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <definedNames>
-[...18 lines deleted...]
-  <calcPr calcId="191028" calcMode="autoNoTable"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...4378 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2930" uniqueCount="1259">
-[...180 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="448" uniqueCount="324">
   <si>
     <t>GRI content index</t>
   </si>
   <si>
     <t>Statement of use</t>
   </si>
   <si>
     <r>
       <t>Johnson Matthey has reported in accordance with the GRI Standards for the period 1</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="12"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
       <t>st</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
@@ -5118,241 +434,262 @@
     <t>Anti-corruption</t>
   </si>
   <si>
     <t>ARA p.34, 49, 72-73</t>
   </si>
   <si>
     <t>Johnson Matthey Anti-Bribery and Corruption Policy</t>
   </si>
   <si>
     <t>GRI 205: Anti-corruption 2016</t>
   </si>
   <si>
     <t>205-1 Operations assessed for risks related to corruption</t>
   </si>
   <si>
     <t>ARA p.49 
 SPD Ethics and Compliance tab</t>
   </si>
   <si>
     <t>205-2 Communication and training about anti-corruption policies and procedures</t>
   </si>
   <si>
     <t>205-3 Confirmed incidents of corruption and actions taken</t>
   </si>
   <si>
+    <t>Circularity and product innovation</t>
+  </si>
+  <si>
     <t>Materials</t>
   </si>
   <si>
     <t>ARA p.9, 20-21, 34-35, 42, 213</t>
   </si>
   <si>
     <t>GRI 301: Materials 2016</t>
   </si>
   <si>
     <t>301-1 Materials used by weight or volume</t>
   </si>
   <si>
     <t xml:space="preserve">a. </t>
   </si>
   <si>
     <t>Information unavailable/incomplete</t>
   </si>
   <si>
     <t>not disclosed as not relevant KPI to aggregate across our business</t>
   </si>
   <si>
     <t>301-2 Recycled input materials used</t>
   </si>
   <si>
     <t>ARA p.35, 42</t>
   </si>
   <si>
     <t>301-3 Reclaimed products and their packaging materials</t>
   </si>
   <si>
     <t xml:space="preserve">a. b. </t>
   </si>
   <si>
     <t>only dislosed for platinum group metal use</t>
+  </si>
+  <si>
+    <t>Climate Change</t>
   </si>
   <si>
     <t>Energy</t>
   </si>
   <si>
     <t>ARA p.9, 35-36, 38-41, 216-218</t>
   </si>
   <si>
     <t>GRI 302: Energy 2016</t>
   </si>
   <si>
     <t>302-1 Energy consumption within the organization</t>
   </si>
   <si>
     <t>ARA p.38-41
 SPD Environment tab</t>
   </si>
   <si>
     <t>302-2 Energy consumption outside of the organization</t>
   </si>
   <si>
     <t>302-3 Energy intensity</t>
   </si>
   <si>
     <t>302-4 Reduction of energy consumption</t>
   </si>
   <si>
     <t>302-5 Reductions in energy requirements of products and services</t>
   </si>
   <si>
     <t>ARA p. 36</t>
   </si>
   <si>
+    <t>Water and wastewater</t>
+  </si>
+  <si>
     <t>Water and effluents</t>
   </si>
   <si>
     <t>ARA p.34-35, 43, 214, 216-218</t>
   </si>
   <si>
     <t>GRI 303: Water and Effluents 2018</t>
   </si>
   <si>
     <t>303-1 Interactions with water as a shared resource</t>
   </si>
   <si>
     <t>ARA p.43
 SPD Environment tab</t>
   </si>
   <si>
     <t>303-2 Management of water discharge-related impacts</t>
   </si>
   <si>
     <t>303-3 Water withdrawal</t>
   </si>
   <si>
     <t>303-4 Water discharge</t>
   </si>
   <si>
     <t>303-5 Water consumption</t>
   </si>
   <si>
+    <t>Air Emissions</t>
+  </si>
+  <si>
     <t>Emissions</t>
   </si>
   <si>
     <t>ARA p.17, 18-19, 22, 24-25, 34-43, 56-59, 211-213, 216-218</t>
   </si>
   <si>
     <t>GRI 305: Emissions 2016</t>
   </si>
   <si>
     <t>305-1 Direct (Scope 1) GHG emissions</t>
   </si>
   <si>
     <t>ARA p.39-41 
 SPD Environment tab</t>
   </si>
   <si>
     <t>305-2 Energy indirect (Scope 2) GHG emissions</t>
   </si>
   <si>
     <t>305-3 Other indirect (Scope 3) GHG emissions</t>
   </si>
   <si>
     <t>305-4 GHG emissions intensity</t>
   </si>
   <si>
     <t>ARA p.41 
 SPD Environment tab</t>
   </si>
   <si>
     <t>305-5 Reduction of GHG emissions</t>
   </si>
   <si>
     <t>305-6 Emissions of ozone-depleting substances (ODS)</t>
   </si>
   <si>
     <t>ARA p.43, 212
 SPD Environment tab</t>
   </si>
   <si>
     <t>305-7 Nitrogen oxides (NOx), sulfur oxides (SOx), and other significant air emissions</t>
   </si>
   <si>
+    <t>Waste management</t>
+  </si>
+  <si>
     <t>Waste</t>
   </si>
   <si>
     <t>ARA p.34-35, 43, 213-214, 216-218</t>
   </si>
   <si>
     <t>GRI 306: Waste 2020</t>
   </si>
   <si>
     <t>306-1 Waste generation and significant waste-related impacts</t>
   </si>
   <si>
     <t>306-2 Management of significant waste-related impacts</t>
   </si>
   <si>
     <t>306-3 Waste generated</t>
   </si>
   <si>
     <t>ARA p.43, 218
 SPD Environment tab</t>
   </si>
   <si>
     <t>306-4 Waste diverted from disposal</t>
   </si>
   <si>
     <t>306-5 Waste directed to disposal</t>
   </si>
   <si>
+    <t>Responsible sourcing</t>
+  </si>
+  <si>
     <t>Supplier environmental assessment</t>
   </si>
   <si>
     <t>ARA p.34, 49-50
 SPD Responsible Sourcing tab</t>
   </si>
   <si>
     <t>GRI 308: Supplier Environmental Assessment 2016</t>
   </si>
   <si>
     <t>308-1 New suppliers that were screened using environmental criteria</t>
   </si>
   <si>
     <t>ARA p.49-50
 SPD Responsible Sourcing tab</t>
   </si>
   <si>
     <t>308-2 Negative environmental impacts in the supply chain and actions taken</t>
   </si>
   <si>
     <t xml:space="preserve">b. c. d. e. </t>
   </si>
   <si>
     <t>risks disclosed but not impacts or actions taken</t>
   </si>
   <si>
+    <t>Health and Safety</t>
+  </si>
+  <si>
     <t>Occupational health and safety</t>
   </si>
   <si>
     <t>ARA p.34-35, 45-49, 72, 214-218</t>
   </si>
   <si>
     <t>Johnson Matthey Environmental, Health and Safety Policy Statement</t>
   </si>
   <si>
     <t>GRI 403: Occupational Health and Safety 2018</t>
   </si>
   <si>
     <t>403-1 Occupational health and safety management system</t>
   </si>
   <si>
     <t>ARA p.45-49, 72, 214-218</t>
   </si>
   <si>
     <t>403-2 Hazard identification, risk assessment, and incident investigation</t>
   </si>
   <si>
     <t>403-3 Occupational health services</t>
   </si>
   <si>
     <t>403-4 Worker participation, consultation, and communication on occupational health and safety</t>
@@ -5361,132 +698,141 @@
     <t>403-5 Worker training on occupational health and safety</t>
   </si>
   <si>
     <t>403-6 Promotion of worker health</t>
   </si>
   <si>
     <t>403-7 Prevention and mitigation of occupational health and safety impacts directly linked by business relationships</t>
   </si>
   <si>
     <t>403-8 Workers covered by an occupational health and safety management system</t>
   </si>
   <si>
     <t>ARA p.45-49, 72, 214-218
 SPD Health and Safety tab</t>
   </si>
   <si>
     <t>403-9 Work-related injuries</t>
   </si>
   <si>
     <t>SPD Health and Safety tab</t>
   </si>
   <si>
     <t>403-10 Work-related ill health</t>
   </si>
   <si>
+    <t>Diversity and inclusion</t>
+  </si>
+  <si>
     <t>Diversity and equal opportunity</t>
   </si>
   <si>
     <t>ARA p.34-35, 47-48, 94-95, 215-218</t>
   </si>
   <si>
     <t>GRI 405: Diversity and Equal Opportunity 2016</t>
   </si>
   <si>
     <t>405-1 Diversity of governance bodies and employees</t>
   </si>
   <si>
     <t>ARA p.34-35, 47-48, 94-95, 215-218
 SPD People tab</t>
   </si>
   <si>
     <t>405-2 Ratio of basic salary and remuneration of women to men</t>
   </si>
   <si>
     <t>ARA p.48
 SPD People tab</t>
   </si>
   <si>
     <t>a. b.</t>
   </si>
   <si>
     <t>data only available for UK employees</t>
   </si>
   <si>
     <t>Johnson Matthey Gender Pay Gap Report 2023</t>
   </si>
   <si>
+    <t>Human rights</t>
+  </si>
+  <si>
     <t>Non-discrimination</t>
   </si>
   <si>
     <t>ARA p.34, 49</t>
   </si>
   <si>
     <t>GRI 406: Non-discrimination 2016</t>
   </si>
   <si>
     <t>406-1 Incidents of discrimination and corrective actions taken</t>
   </si>
   <si>
     <t>ARA p.49
 SPD Ethics and Compliance tab</t>
   </si>
   <si>
     <t>Freedom of association and collective bargaining</t>
   </si>
   <si>
     <t>ARA p.34, 48, 114, 176-177</t>
   </si>
   <si>
     <t>GRI 407: Freedom of Association and Collective Bargaining 2016</t>
   </si>
   <si>
     <t>407-1 Operations and suppliers in which the right to freedom of association and collective bargaining may be at risk</t>
   </si>
   <si>
     <t xml:space="preserve">countries or suppliers where  risks exist are not disclosed </t>
   </si>
   <si>
     <t>Child labor</t>
   </si>
   <si>
     <t>ARA p.34, 49-50</t>
   </si>
   <si>
     <t>GRI 408: Child Labor 2016</t>
   </si>
   <si>
     <t>408-1 Operations and suppliers at significant risk for incidents of child labor</t>
   </si>
   <si>
     <t>Forced or Compulsory Labor</t>
   </si>
   <si>
     <t>GRI 409: Forced or Compulsory Labor 2016</t>
   </si>
   <si>
     <t>409-1 Operations and suppliers at significant risk for incidents of forced or compulsory labor</t>
+  </si>
+  <si>
+    <t>Community impact</t>
   </si>
   <si>
     <t>Local communities</t>
   </si>
   <si>
     <t>ARA p.34, 51, 215</t>
   </si>
   <si>
     <t>GRI 413: Local Communities 2016</t>
   </si>
   <si>
     <t>413-1 Operations with local community engagement, impact assessments, and development programs</t>
   </si>
   <si>
     <t>ARA p.51, 215</t>
   </si>
   <si>
     <t>413-2 Operations with significant actual and potential negative impacts on local communities</t>
   </si>
   <si>
     <t>Supplier social assessment</t>
   </si>
   <si>
     <t>GRI 414: Supplier Social Assessment 2016</t>
   </si>
@@ -5780,24208 +1126,1461 @@
   </si>
   <si>
     <t>417-1 Requirements for product and service information and labeling</t>
   </si>
   <si>
     <t xml:space="preserve">ARA p.44
 We estimate that approximately 5% of sales are from products containing &gt;0.1% w/w of so-called Substances of Very High Concern, which are a subset of the substances classified in category 1 or 2 for health or environmental hazard classes. 
 100% of JM products that meet the SASB GHS categories undergo human health and environmental hazard assessment.  
 We have in place Product Stewardship Standards (within the EHS management framework) covering restricted substance management and new product introduction that require our businesses to review their existing portfolios and any new products against so-called ‘chemicals of concern’ listings and to identify opportunities to replace or reduce them in our operations and products. We have not set formal targets in this area at this time.  </t>
   </si>
   <si>
     <t>417-2 Incidents of non-compliance concerning product and service information and labeling</t>
   </si>
   <si>
     <t>417-3 Incidents of non-compliance concerning marketing communications</t>
   </si>
   <si>
     <t>Customer privacy</t>
   </si>
   <si>
     <t>GRI 418: Customer Privacy 2016</t>
   </si>
   <si>
     <t>418-1 Substantiated complaints concerning breaches of customer privacy and losses of customer data</t>
   </si>
-  <si>
-[...4320 lines deleted...]
-  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="12">
-[...13 lines deleted...]
-  <fonts count="176">
+  <fonts count="35">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
-[...30 lines deleted...]
-      <sz val="11"/>
+      <b/>
+      <sz val="20"/>
+      <color rgb="FF0000CC"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="28"/>
-[...4 lines deleted...]
-    <font>
       <b/>
-      <sz val="11"/>
-[...35 lines deleted...]
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="0"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
-[...45 lines deleted...]
-    <font>
       <sz val="12"/>
-      <color rgb="FFFF0000"/>
-[...5 lines deleted...]
-      <color theme="0"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
-      <sz val="11"/>
-[...49 lines deleted...]
-    <font>
       <sz val="12"/>
-      <color rgb="FFE60000"/>
-[...153 lines deleted...]
-      <color theme="0"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="0"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
-[...380 lines deleted...]
-      <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Verdana"/>
       <family val="2"/>
-    </font>
-[...96 lines deleted...]
-      <name val=" verdana"/>
     </font>
     <font>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color rgb="FF002855"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
+      <sz val="10"/>
+      <color rgb="FF002855"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF002855"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF002855"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="0"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
       <sz val="14"/>
       <color rgb="FFFFFFFF"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="3"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="16"/>
+      <color theme="1"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FFFFFFFF"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="16"/>
-      <color rgb="FFFFFFFF"/>
+      <sz val="12"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="16"/>
-[...19 lines deleted...]
-      <i/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
-      <i/>
       <sz val="11"/>
-      <color theme="1"/>
-[...49 lines deleted...]
-      <color rgb="FF1E22AA"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
-      <sz val="11"/>
-[...24 lines deleted...]
-    <font>
       <sz val="10"/>
-      <color rgb="FF1E22AA"/>
-[...64 lines deleted...]
-      <color rgb="FF4F4C49"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
-[...6 lines deleted...]
-      <color theme="4"/>
+      <sz val="14"/>
+      <color theme="1"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
-      <vertAlign val="superscript"/>
-[...1 lines deleted...]
-      <color theme="4"/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
-      <color theme="4"/>
-[...40 lines deleted...]
-      <sz val="10"/>
+      <color rgb="FF4F4C49"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="45">
+  <fills count="15">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFFF00"/>
+        <fgColor rgb="FF1E22AA"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0" tint="-4.9989318521683403E-2"/>
+        <fgColor theme="4"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFFFFF"/>
-[...17 lines deleted...]
-        <fgColor theme="0" tint="-0.14999847407452621"/>
+        <fgColor rgb="FFFFC000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="2"/>
-[...11 lines deleted...]
-        <fgColor rgb="FF0000CC"/>
+        <fgColor rgb="FF4F74AE"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD9E2EE"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FF4F74AE"/>
+        <fgColor rgb="FFE3E4E5"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF9DB3D3"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFE3E4E5"/>
+        <fgColor rgb="FF00ACE9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFFFFF"/>
-[...71 lines deleted...]
-        <fgColor theme="9" tint="-0.499984740745262"/>
+        <fgColor rgb="FFFF0000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFC000"/>
-[...5 lines deleted...]
-        <fgColor rgb="FF92D050"/>
+        <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="2" tint="0.79998168889431442"/>
-[...71 lines deleted...]
-        <fgColor rgb="FFFF0000"/>
+        <fgColor rgb="FF9DD3CB"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="86">
+  <borders count="28">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...7 lines deleted...]
-    <border>
       <left style="thin">
-        <color theme="0" tint="-0.14999847407452621"/>
+        <color theme="9" tint="-9.9978637043366805E-2"/>
       </left>
       <right style="thin">
-        <color theme="0" tint="-0.14999847407452621"/>
+        <color theme="9" tint="-9.9978637043366805E-2"/>
       </right>
       <top style="thin">
-        <color theme="0" tint="-0.14999847407452621"/>
+        <color theme="9" tint="-9.9978637043366805E-2"/>
       </top>
       <bottom style="thin">
-        <color theme="0" tint="-0.14999847407452621"/>
+        <color theme="9" tint="-9.9978637043366805E-2"/>
       </bottom>
-      <diagonal/>
-[...74 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="9" tint="-0.499984740745262"/>
       </left>
       <right style="thin">
         <color theme="9" tint="-0.499984740745262"/>
       </right>
       <top/>
       <bottom style="thin">
         <color theme="9" tint="-0.499984740745262"/>
-      </bottom>
-[...262 lines deleted...]
-        <color theme="9" tint="-0.249977111117893"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="9" tint="-0.249977111117893"/>
       </left>
       <right style="thin">
         <color theme="9" tint="-0.249977111117893"/>
       </right>
       <top style="thin">
         <color theme="9" tint="-0.249977111117893"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="9" tint="-0.249977111117893"/>
       </left>
       <right style="thin">
         <color theme="9" tint="-0.249977111117893"/>
       </right>
-      <top/>
-[...44 lines deleted...]
-      <right/>
       <top style="thin">
         <color theme="9" tint="-0.249977111117893"/>
       </top>
       <bottom style="thin">
         <color theme="9" tint="-0.249977111117893"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="9" tint="-0.249977111117893"/>
       </left>
       <right/>
       <top style="thin">
         <color theme="9" tint="-0.249977111117893"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="9" tint="-0.249977111117893"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...38 lines deleted...]
-    <border>
       <left style="thin">
         <color theme="9" tint="-0.249977111117893"/>
       </left>
       <right style="thin">
         <color theme="9" tint="-0.249977111117893"/>
       </right>
       <top style="thin">
-        <color theme="2"/>
-[...44 lines deleted...]
-        <color theme="2"/>
+        <color indexed="64"/>
       </top>
       <bottom/>
-      <diagonal/>
-[...56 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="9" tint="-0.249977111117893"/>
       </left>
       <right style="thin">
         <color theme="9" tint="-0.249977111117893"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color theme="9" tint="-0.249977111117893"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="9" tint="-0.249977111117893"/>
       </left>
       <right style="thin">
         <color theme="9" tint="-0.249977111117893"/>
       </right>
       <top style="thin">
         <color theme="9" tint="-0.249977111117893"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color theme="2"/>
+        <color theme="9" tint="-0.249977111117893"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color theme="9" tint="-0.249977111117893"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="9" tint="-0.249977111117893"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="9" tint="-0.249977111117893"/>
       </left>
       <right style="thin">
-        <color theme="2"/>
+        <color theme="9" tint="-0.249977111117893"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color theme="9" tint="-0.249977111117893"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="9" tint="-0.249977111117893"/>
       </left>
-      <right style="thin">
+      <right/>
+      <top style="thin">
         <color theme="9" tint="-0.249977111117893"/>
-      </right>
-[...1 lines deleted...]
-        <color indexed="64"/>
       </top>
-      <bottom/>
+      <bottom style="thin">
+        <color theme="9" tint="-0.249977111117893"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="9" tint="-0.249977111117893"/>
       </left>
       <right/>
       <top style="thin">
         <color theme="9" tint="-0.249977111117893"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="9" tint="-0.249977111117893"/>
       </left>
-      <right style="thin">
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
         <color theme="9" tint="-0.249977111117893"/>
-      </right>
-[...2 lines deleted...]
-        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="9" tint="-0.249977111117893"/>
       </left>
+      <right style="thin">
+        <color theme="9" tint="-0.249977111117893"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color theme="9" tint="-0.249977111117893"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="9" tint="-0.249977111117893"/>
+      </left>
+      <right style="thin">
+        <color theme="9" tint="-0.249977111117893"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color theme="9" tint="-0.249977111117893"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color theme="9" tint="-0.249977111117893"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color theme="9" tint="-0.249977111117893"/>
+      </right>
+      <top style="thin">
+        <color theme="9" tint="-0.249977111117893"/>
+      </top>
+      <bottom style="thin">
+        <color theme="9" tint="-0.249977111117893"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color theme="9" tint="-0.249977111117893"/>
+      </right>
+      <top style="thin">
+        <color theme="9" tint="-0.249977111117893"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right/>
       <top style="thin">
-        <color indexed="64"/>
+        <color theme="9" tint="-0.249977111117893"/>
       </top>
       <bottom style="thin">
         <color theme="9" tint="-0.249977111117893"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="9" tint="-0.249977111117893"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color theme="9" tint="-0.249977111117893"/>
       </right>
       <top style="thin">
         <color theme="9" tint="-0.249977111117893"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...9 lines deleted...]
-    <border>
       <left/>
       <right style="thin">
         <color theme="9" tint="-0.249977111117893"/>
-      </right>
-[...200 lines deleted...]
-        <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...61 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="7">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyProtection="0">
+  </cellStyleXfs>
+  <cellXfs count="168">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="6" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyProtection="0">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="9" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="9" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="5" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="5" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="5" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="5" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="7" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="11" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="12" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="12" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="7" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...51 lines deleted...]
-    <xf numFmtId="164" fontId="47" fillId="5" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="9" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="5" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="5" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="9" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="9" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="24" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="22" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="24" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="22" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="5" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="5" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="7" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="7" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="24" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="22" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="7" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="9" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="7" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...9 lines deleted...]
-    <xf numFmtId="164" fontId="35" fillId="5" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="38" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...37 lines deleted...]
-    <xf numFmtId="164" fontId="47" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...98 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="9" fontId="25" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="9" fontId="25" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="27" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="36" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="34" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="40" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="13" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="13" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="13" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="13" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="14" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="14" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="14" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="14" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="14" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="14" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="14" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="41" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...47 lines deleted...]
-    <xf numFmtId="0" fontId="50" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="14" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...59 lines deleted...]
-    <xf numFmtId="9" fontId="10" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="14" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="9" fontId="7" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
-[...4137 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="7">
-[...2 lines deleted...]
-    <cellStyle name="Heading 2021 and previous" xfId="6" xr:uid="{C73379B3-2602-4C3C-8BA9-DE7929584B45}"/>
+  <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Percent" xfId="3" builtinId="5"/>
-    <cellStyle name="T-Text-Thin-Centre" xfId="5" xr:uid="{4D7F230F-DA1B-49F8-8068-4DF72C375321}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
-      <color rgb="FF00ACE9"/>
-[...2 lines deleted...]
-      <color rgb="FFFF00FF"/>
+      <color rgb="FF9DD3CB"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
-[...9965 lines deleted...]
-</cs:chartStyle>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
-[...70 lines deleted...]
-<file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#Home!A1"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
-<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...2204 lines deleted...]
-<file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>8</xdr:col>
       <xdr:colOff>127793</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>103982</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>8</xdr:col>
       <xdr:colOff>904762</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>421709</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="3" name="Rectangle: Rounded Corners 5">
+        <xdr:cNvPr id="2" name="Rectangle: Rounded Corners 5">
           <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5EFE1545-ED07-453C-9E8F-E14EA3790AD0}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{35A6E65E-E95D-4144-A780-C2999D4F7F13}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="18689637" y="318295"/>
-          <a:ext cx="776969" cy="317727"/>
+          <a:off x="18796793" y="332582"/>
+          <a:ext cx="738869" cy="317727"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="1E22AA"/>
         </a:solidFill>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:r>
             <a:rPr lang="en-GB" sz="1100">
               <a:latin typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Home</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
-[...317 lines deleted...]
-
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="JM - External">
+    <a:clrScheme name="Office">
       <a:dk1>
-        <a:srgbClr val="000000"/>
+        <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:srgbClr val="FFFFFF"/>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1E22AA"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="575756"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="1E22AA"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E50076"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9DD3CB"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="00ACE9"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="6E368C"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="E3E3E3"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="575756"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="575756"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -29999,65 +2598,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -30078,35185 +2677,3454 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/threadedComments/threadedComment1.xml><?xml version="1.0" encoding="utf-8"?>
-[...326 lines deleted...]
-
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
-[...75 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="matthey.com/nature-statement" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://matthey.com/documents/161599/481702/2022-06-07+Corporate+EHS+Policy+Statement+FINAL+%28Amended%29.pdf/5dd3eee5-76e0-8d4d-4854-42163d9a7447?t=1654961678367" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://matthey.com/sustainability/policies-disclosures-and-position-statements/anti-bribery-and-corruption-policy" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://matthey.com/en/sustainability/sustainability-governance" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://matthey.com/documents/161599/481702/Global+Conflicts+of+Interest+Policy.pdf/9160e563-c3a0-35ab-d032-9d844c3cb8f5?t=1670344654748" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://matthey.com/documents/161599/165034/Tax-Strategy-FY21.pdf/7d106cca-7a29-4856-8d18-6c65622c0e5b?t=1650968210554" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://matthey.com/documents/161599/481702/Global+Tax+Policy.pdf/3fdd4cb2-b62b-e3f3-d170-affb18418399?t=1670345691972" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://matthey.com/documents/161599/2096356/JM_Gender+Pay+Gap+Report+2023.pdf/b63fc339-8fb2-d833-3ef5-11b4edb9b310?t=1712141102812" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1A7C0473-BB87-4E20-8775-6C1BEECC4EB3}">
-[...4 lines deleted...]
-  <dimension ref="S13"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{115649CE-3468-4106-B963-1976395C0A0E}">
+  <dimension ref="B2:R208"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="R1" sqref="R1"/>
+    <sheetView tabSelected="1" zoomScale="50" zoomScaleNormal="50" workbookViewId="0">
+      <selection activeCell="B90" sqref="B90:B96"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
+  <sheetFormatPr defaultColWidth="9.1640625" defaultRowHeight="17.5"/>
   <cols>
-    <col min="1" max="1" width="3.109375" style="1" customWidth="1"/>
-    <col min="2" max="16384" width="8.88671875" style="1"/>
+    <col min="1" max="1" width="4.25" style="1" customWidth="1"/>
+    <col min="2" max="2" width="22.1640625" style="4" customWidth="1"/>
+    <col min="3" max="3" width="49.1640625" style="4" customWidth="1"/>
+    <col min="4" max="4" width="83.4140625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="48.1640625" style="1" customWidth="1"/>
+    <col min="6" max="6" width="22.4140625" style="1" customWidth="1"/>
+    <col min="7" max="7" width="12.58203125" style="1" customWidth="1"/>
+    <col min="8" max="8" width="37.83203125" style="1" customWidth="1"/>
+    <col min="9" max="9" width="13" style="1" customWidth="1"/>
+    <col min="10" max="10" width="47.4140625" style="1" customWidth="1"/>
+    <col min="11" max="16384" width="9.1640625" style="1"/>
   </cols>
   <sheetData>
-    <row r="13" spans="19:19">
-[...117 lines deleted...]
-        <f t="shared" ref="J7:J54" si="0">D7-I7</f>
+    <row r="2" spans="2:18" ht="33.65" customHeight="1">
+      <c r="B2" s="148" t="s">
         <v>0</v>
       </c>
-    </row>
-[...10968 lines deleted...]
-      <c r="D157" s="1073">
+      <c r="C2" s="148"/>
+      <c r="D2" s="148"/>
+      <c r="E2" s="148"/>
+      <c r="F2" s="148"/>
+      <c r="G2" s="148"/>
+      <c r="H2" s="148"/>
+      <c r="I2" s="148"/>
+    </row>
+    <row r="4" spans="2:18" ht="20.5" customHeight="1">
+      <c r="B4" s="149" t="s">
         <v>1</v>
       </c>
-      <c r="E157" s="804">
-[...876 lines deleted...]
-      <c r="L26" s="597">
+      <c r="C4" s="149"/>
+      <c r="D4" s="150" t="s">
+        <v>2</v>
+      </c>
+      <c r="E4" s="150"/>
+    </row>
+    <row r="5" spans="2:18" ht="21" customHeight="1">
+      <c r="B5" s="151" t="s">
+        <v>3</v>
+      </c>
+      <c r="C5" s="151"/>
+      <c r="D5" s="152" t="s">
         <v>4</v>
       </c>
-      <c r="M26" s="597">
-[...662 lines deleted...]
-      <c r="D37" s="1000">
+      <c r="E5" s="152"/>
+    </row>
+    <row r="6" spans="2:18" hidden="1">
+      <c r="B6" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="E37" s="1000">
-[...6 lines deleted...]
-      <c r="G37" s="711">
+      <c r="C6" s="2"/>
+      <c r="D6" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="H37" s="711">
-[...11236 lines deleted...]
-      <c r="C7" s="6"/>
+    </row>
+    <row r="7" spans="2:18">
+      <c r="C7" s="5"/>
       <c r="D7" s="6"/>
-      <c r="E7" s="6"/>
-      <c r="F7" s="6"/>
+      <c r="F7"/>
       <c r="G7" s="6"/>
       <c r="H7" s="6"/>
-      <c r="I7" s="6"/>
-[...13 lines deleted...]
-      <c r="H8" s="7"/>
+      <c r="I7" s="7"/>
+    </row>
+    <row r="8" spans="2:18" ht="13.5">
+      <c r="B8" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="C8" s="1"/>
+      <c r="D8" s="8"/>
+      <c r="F8" s="6"/>
+      <c r="G8" s="6"/>
+      <c r="H8" s="6"/>
       <c r="I8" s="7"/>
-      <c r="J8" s="7"/>
-[...27 lines deleted...]
-      <c r="H10" s="7"/>
+      <c r="M8" s="153"/>
+      <c r="N8" s="153"/>
+      <c r="O8" s="153"/>
+      <c r="P8" s="153"/>
+      <c r="Q8" s="153"/>
+      <c r="R8" s="153"/>
+    </row>
+    <row r="9" spans="2:18" ht="13.5">
+      <c r="B9" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="C9" s="1"/>
+      <c r="D9" s="8"/>
+      <c r="E9" s="6"/>
+      <c r="F9" s="6"/>
+      <c r="G9" s="6"/>
+      <c r="H9" s="6"/>
+      <c r="I9" s="7"/>
+      <c r="M9" s="153"/>
+      <c r="N9" s="153"/>
+      <c r="O9" s="153"/>
+      <c r="P9" s="153"/>
+      <c r="Q9" s="153"/>
+      <c r="R9" s="153"/>
+    </row>
+    <row r="10" spans="2:18" ht="13.5">
+      <c r="B10" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" s="1"/>
+      <c r="D10" s="8"/>
+      <c r="E10" s="6"/>
+      <c r="F10" s="6"/>
+      <c r="G10" s="6"/>
+      <c r="H10" s="6"/>
       <c r="I10" s="7"/>
-      <c r="J10" s="7"/>
-[...10 lines deleted...]
-      <c r="H11" s="7"/>
+      <c r="M10" s="153"/>
+      <c r="N10" s="153"/>
+      <c r="O10" s="153"/>
+      <c r="P10" s="153"/>
+      <c r="Q10" s="153"/>
+      <c r="R10" s="153"/>
+    </row>
+    <row r="11" spans="2:18" ht="0.65" customHeight="1">
+      <c r="C11" s="5"/>
+      <c r="D11" s="6"/>
+      <c r="E11" s="6"/>
+      <c r="F11" s="6"/>
+      <c r="G11" s="6"/>
+      <c r="H11" s="6"/>
       <c r="I11" s="7"/>
-      <c r="J11" s="7"/>
-[...75 lines deleted...]
-      <c r="B17" s="773" t="s">
+      <c r="M11" s="153"/>
+      <c r="N11" s="153"/>
+      <c r="O11" s="153"/>
+      <c r="P11" s="153"/>
+      <c r="Q11" s="153"/>
+      <c r="R11" s="153"/>
+    </row>
+    <row r="12" spans="2:18" ht="14.5" customHeight="1">
+      <c r="B12" s="154" t="s">
         <v>10</v>
       </c>
-      <c r="C17" s="6"/>
-[...11 lines deleted...]
-      <c r="B18" s="1296" t="s">
+      <c r="C12" s="144" t="s">
         <v>11</v>
       </c>
-      <c r="C18" s="1296"/>
-[...11 lines deleted...]
-      <c r="B19" s="1301" t="s">
+      <c r="D12" s="144" t="s">
         <v>12</v>
       </c>
-      <c r="C19" s="1301"/>
-[...24 lines deleted...]
-      <c r="B21" s="1295" t="s">
+      <c r="E12" s="143" t="s">
         <v>13</v>
       </c>
-      <c r="C21" s="1295"/>
-[...11 lines deleted...]
-      <c r="B22" s="1296" t="s">
+      <c r="F12" s="143" t="s">
         <v>14</v>
       </c>
-      <c r="C22" s="1296"/>
-[...20 lines deleted...]
-      <c r="K23" s="890"/>
+      <c r="G12" s="143"/>
+      <c r="H12" s="143"/>
+      <c r="I12" s="144" t="s">
+        <v>15</v>
+      </c>
+      <c r="M12" s="153"/>
+      <c r="N12" s="153"/>
+      <c r="O12" s="153"/>
+      <c r="P12" s="153"/>
+      <c r="Q12" s="153"/>
+      <c r="R12" s="153"/>
+    </row>
+    <row r="13" spans="2:18" ht="30" customHeight="1">
+      <c r="B13" s="154"/>
+      <c r="C13" s="144"/>
+      <c r="D13" s="144"/>
+      <c r="E13" s="143"/>
+      <c r="F13" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="G13" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="H13" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="I13" s="144"/>
+      <c r="M13" s="153"/>
+      <c r="N13" s="153"/>
+      <c r="O13" s="153"/>
+      <c r="P13" s="153"/>
+      <c r="Q13" s="153"/>
+      <c r="R13" s="153"/>
+    </row>
+    <row r="14" spans="2:18">
+      <c r="B14" s="11"/>
+      <c r="C14" s="123" t="s">
+        <v>19</v>
+      </c>
+      <c r="D14" s="123"/>
+      <c r="E14" s="123"/>
+      <c r="F14" s="123"/>
+      <c r="G14" s="123"/>
+      <c r="H14" s="123"/>
+      <c r="I14" s="123"/>
+      <c r="M14" s="153"/>
+      <c r="N14" s="153"/>
+      <c r="O14" s="153"/>
+      <c r="P14" s="153"/>
+      <c r="Q14" s="153"/>
+      <c r="R14" s="153"/>
+    </row>
+    <row r="15" spans="2:18" ht="18" customHeight="1">
+      <c r="B15" s="155"/>
+      <c r="C15" s="145" t="s">
+        <v>20</v>
+      </c>
+      <c r="D15" s="12" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="146" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="146"/>
+      <c r="H15" s="146"/>
+      <c r="I15" s="146"/>
+    </row>
+    <row r="16" spans="2:18" ht="18" customHeight="1">
+      <c r="B16" s="155"/>
+      <c r="C16" s="145"/>
+      <c r="D16" s="14" t="s">
+        <v>24</v>
+      </c>
+      <c r="E16" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="F16" s="146"/>
+      <c r="G16" s="146"/>
+      <c r="H16" s="146"/>
+      <c r="I16" s="146"/>
+    </row>
+    <row r="17" spans="2:10" ht="18" customHeight="1">
+      <c r="B17" s="155"/>
+      <c r="C17" s="145"/>
+      <c r="D17" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="E17" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="F17" s="146"/>
+      <c r="G17" s="146"/>
+      <c r="H17" s="146"/>
+      <c r="I17" s="146"/>
+      <c r="J17" s="16"/>
+    </row>
+    <row r="18" spans="2:10" ht="40.5">
+      <c r="B18" s="155"/>
+      <c r="C18" s="145"/>
+      <c r="D18" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="E18" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="F18" s="146"/>
+      <c r="G18" s="146"/>
+      <c r="H18" s="146"/>
+      <c r="I18" s="146"/>
+    </row>
+    <row r="19" spans="2:10" ht="18" customHeight="1">
+      <c r="B19" s="155"/>
+      <c r="C19" s="145"/>
+      <c r="D19" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="E19" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="F19" s="146"/>
+      <c r="G19" s="146"/>
+      <c r="H19" s="146"/>
+      <c r="I19" s="146"/>
+    </row>
+    <row r="20" spans="2:10" ht="18" customHeight="1">
+      <c r="B20" s="155"/>
+      <c r="C20" s="145"/>
+      <c r="D20" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="E20" s="15" t="s">
+        <v>33</v>
+      </c>
+      <c r="F20" s="17"/>
+      <c r="G20" s="17"/>
+      <c r="H20" s="17"/>
+      <c r="I20" s="147"/>
+    </row>
+    <row r="21" spans="2:10" ht="29.5" customHeight="1">
+      <c r="B21" s="155"/>
+      <c r="C21" s="145"/>
+      <c r="D21" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="E21" s="15" t="s">
+        <v>35</v>
+      </c>
+      <c r="F21" s="17"/>
+      <c r="G21" s="17"/>
+      <c r="H21" s="17"/>
+      <c r="I21" s="147"/>
+    </row>
+    <row r="22" spans="2:10" ht="29.5" customHeight="1">
+      <c r="B22" s="155"/>
+      <c r="C22" s="145"/>
+      <c r="D22" s="14" t="s">
+        <v>36</v>
+      </c>
+      <c r="E22" s="15" t="s">
+        <v>37</v>
+      </c>
+      <c r="F22" s="17"/>
+      <c r="G22" s="17"/>
+      <c r="H22" s="17"/>
+      <c r="I22" s="147"/>
+    </row>
+    <row r="23" spans="2:10" ht="18" customHeight="1">
+      <c r="B23" s="155"/>
+      <c r="C23" s="145"/>
+      <c r="D23" s="14" t="s">
+        <v>38</v>
+      </c>
+      <c r="E23" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="F23" s="17"/>
+      <c r="G23" s="17"/>
+      <c r="H23" s="17"/>
+      <c r="I23" s="147"/>
+    </row>
+    <row r="24" spans="2:10" ht="18" customHeight="1">
+      <c r="B24" s="155"/>
+      <c r="C24" s="145"/>
+      <c r="D24" s="18" t="s">
+        <v>40</v>
+      </c>
+      <c r="E24" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="F24" s="17"/>
+      <c r="G24" s="17"/>
+      <c r="H24" s="17"/>
+      <c r="I24" s="147"/>
+    </row>
+    <row r="25" spans="2:10" ht="18" customHeight="1">
+      <c r="B25" s="155"/>
+      <c r="C25" s="145"/>
+      <c r="D25" s="18" t="s">
+        <v>42</v>
+      </c>
+      <c r="E25" s="15" t="s">
+        <v>43</v>
+      </c>
+      <c r="F25" s="17"/>
+      <c r="G25" s="17"/>
+      <c r="H25" s="17"/>
+      <c r="I25" s="147"/>
+    </row>
+    <row r="26" spans="2:10" ht="13.5">
+      <c r="B26" s="155"/>
+      <c r="C26" s="145"/>
+      <c r="D26" s="18" t="s">
+        <v>44</v>
+      </c>
+      <c r="E26" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="F26" s="17"/>
+      <c r="G26" s="17"/>
+      <c r="H26" s="17"/>
+      <c r="I26" s="147"/>
+    </row>
+    <row r="27" spans="2:10" ht="18" customHeight="1">
+      <c r="B27" s="155"/>
+      <c r="C27" s="145"/>
+      <c r="D27" s="18" t="s">
+        <v>46</v>
+      </c>
+      <c r="E27" s="15" t="s">
+        <v>47</v>
+      </c>
+      <c r="F27" s="17"/>
+      <c r="G27" s="17"/>
+      <c r="H27" s="17"/>
+      <c r="I27" s="147"/>
+    </row>
+    <row r="28" spans="2:10" ht="18" customHeight="1">
+      <c r="B28" s="155"/>
+      <c r="C28" s="145"/>
+      <c r="D28" s="18" t="s">
+        <v>48</v>
+      </c>
+      <c r="E28" s="15" t="s">
+        <v>49</v>
+      </c>
+      <c r="F28" s="17"/>
+      <c r="G28" s="17"/>
+      <c r="H28" s="17"/>
+      <c r="I28" s="147"/>
+    </row>
+    <row r="29" spans="2:10" ht="18" customHeight="1">
+      <c r="B29" s="155"/>
+      <c r="C29" s="145"/>
+      <c r="D29" s="140" t="s">
+        <v>50</v>
+      </c>
+      <c r="E29" s="15" t="s">
+        <v>51</v>
+      </c>
+      <c r="F29" s="134"/>
+      <c r="G29" s="134"/>
+      <c r="H29" s="134"/>
+      <c r="I29" s="147"/>
+    </row>
+    <row r="30" spans="2:10" ht="18" customHeight="1">
+      <c r="B30" s="155"/>
+      <c r="C30" s="145"/>
+      <c r="D30" s="140"/>
+      <c r="E30" s="19" t="s">
+        <v>52</v>
+      </c>
+      <c r="F30" s="134"/>
+      <c r="G30" s="134"/>
+      <c r="H30" s="134"/>
+      <c r="I30" s="147"/>
+    </row>
+    <row r="31" spans="2:10" ht="27">
+      <c r="B31" s="155"/>
+      <c r="C31" s="145"/>
+      <c r="D31" s="18" t="s">
+        <v>53</v>
+      </c>
+      <c r="E31" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="F31" s="17"/>
+      <c r="G31" s="17"/>
+      <c r="H31" s="17"/>
+      <c r="I31" s="147"/>
+    </row>
+    <row r="32" spans="2:10" ht="18" customHeight="1">
+      <c r="B32" s="155"/>
+      <c r="C32" s="145"/>
+      <c r="D32" s="18" t="s">
+        <v>55</v>
+      </c>
+      <c r="E32" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="F32" s="17"/>
+      <c r="G32" s="17"/>
+      <c r="H32" s="17"/>
+      <c r="I32" s="147"/>
+    </row>
+    <row r="33" spans="2:16" ht="18" customHeight="1">
+      <c r="B33" s="155"/>
+      <c r="C33" s="145"/>
+      <c r="D33" s="18" t="s">
+        <v>57</v>
+      </c>
+      <c r="E33" s="15" t="s">
+        <v>58</v>
+      </c>
+      <c r="F33" s="17"/>
+      <c r="G33" s="17"/>
+      <c r="H33" s="17"/>
+      <c r="I33" s="147"/>
+    </row>
+    <row r="34" spans="2:16" ht="18" customHeight="1">
+      <c r="B34" s="155"/>
+      <c r="C34" s="145"/>
+      <c r="D34" s="18" t="s">
+        <v>59</v>
+      </c>
+      <c r="E34" s="15" t="s">
+        <v>60</v>
+      </c>
+      <c r="F34" s="17"/>
+      <c r="G34" s="17"/>
+      <c r="H34" s="17"/>
+      <c r="I34" s="147"/>
+    </row>
+    <row r="35" spans="2:16" ht="18" customHeight="1">
+      <c r="B35" s="155"/>
+      <c r="C35" s="145"/>
+      <c r="D35" s="18" t="s">
+        <v>61</v>
+      </c>
+      <c r="E35" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="F35" s="20"/>
+      <c r="G35" s="17"/>
+      <c r="H35" s="20"/>
+      <c r="I35" s="147"/>
+    </row>
+    <row r="36" spans="2:16" ht="18" customHeight="1">
+      <c r="B36" s="155"/>
+      <c r="C36" s="145"/>
+      <c r="D36" s="18" t="s">
+        <v>63</v>
+      </c>
+      <c r="E36" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="F36" s="20"/>
+      <c r="G36" s="17"/>
+      <c r="H36" s="20"/>
+      <c r="I36" s="147"/>
+    </row>
+    <row r="37" spans="2:16" ht="18" customHeight="1">
+      <c r="B37" s="155"/>
+      <c r="C37" s="145"/>
+      <c r="D37" s="18" t="s">
+        <v>64</v>
+      </c>
+      <c r="E37" s="15" t="s">
+        <v>65</v>
+      </c>
+      <c r="F37" s="20"/>
+      <c r="G37" s="17"/>
+      <c r="H37" s="20"/>
+      <c r="I37" s="147"/>
+    </row>
+    <row r="38" spans="2:16" ht="18" customHeight="1">
+      <c r="B38" s="155"/>
+      <c r="C38" s="145"/>
+      <c r="D38" s="140" t="s">
+        <v>66</v>
+      </c>
+      <c r="E38" s="15" t="s">
+        <v>67</v>
+      </c>
+      <c r="F38" s="141"/>
+      <c r="G38" s="134"/>
+      <c r="H38" s="141"/>
+      <c r="I38" s="147"/>
+    </row>
+    <row r="39" spans="2:16" ht="18" customHeight="1">
+      <c r="B39" s="155"/>
+      <c r="C39" s="145"/>
+      <c r="D39" s="140"/>
+      <c r="E39" s="19" t="s">
+        <v>68</v>
+      </c>
+      <c r="F39" s="141"/>
+      <c r="G39" s="134"/>
+      <c r="H39" s="141"/>
+      <c r="I39" s="147"/>
+    </row>
+    <row r="40" spans="2:16" ht="18" customHeight="1">
+      <c r="B40" s="155"/>
+      <c r="C40" s="145"/>
+      <c r="D40" s="18" t="s">
+        <v>69</v>
+      </c>
+      <c r="E40" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="F40" s="20"/>
+      <c r="G40" s="17"/>
+      <c r="H40" s="20"/>
+      <c r="I40" s="147"/>
+    </row>
+    <row r="41" spans="2:16" ht="18" customHeight="1">
+      <c r="B41" s="155"/>
+      <c r="C41" s="145"/>
+      <c r="D41" s="18" t="s">
+        <v>71</v>
+      </c>
+      <c r="E41" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="F41" s="20"/>
+      <c r="G41" s="17"/>
+      <c r="H41" s="20"/>
+      <c r="I41" s="147"/>
+    </row>
+    <row r="42" spans="2:16" ht="18" customHeight="1">
+      <c r="B42" s="155"/>
+      <c r="C42" s="145"/>
+      <c r="D42" s="18" t="s">
+        <v>73</v>
+      </c>
+      <c r="E42" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="F42" s="20"/>
+      <c r="G42" s="17"/>
+      <c r="H42" s="20"/>
+      <c r="I42" s="147"/>
+    </row>
+    <row r="43" spans="2:16" ht="27">
+      <c r="B43" s="155"/>
+      <c r="C43" s="145"/>
+      <c r="D43" s="18" t="s">
+        <v>74</v>
+      </c>
+      <c r="E43" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="F43" s="20"/>
+      <c r="G43" s="17"/>
+      <c r="H43" s="20"/>
+      <c r="I43" s="147"/>
+    </row>
+    <row r="44" spans="2:16" ht="18" customHeight="1">
+      <c r="B44" s="155"/>
+      <c r="C44" s="145"/>
+      <c r="D44" s="18" t="s">
+        <v>76</v>
+      </c>
+      <c r="E44" s="15" t="s">
+        <v>77</v>
+      </c>
+      <c r="F44" s="20"/>
+      <c r="G44" s="17"/>
+      <c r="H44" s="20"/>
+      <c r="I44" s="147"/>
+      <c r="L44" s="142"/>
+      <c r="M44" s="142"/>
+      <c r="N44" s="142"/>
+      <c r="O44" s="142"/>
+      <c r="P44" s="142"/>
+    </row>
+    <row r="45" spans="2:16" ht="18" customHeight="1">
+      <c r="B45" s="155"/>
+      <c r="C45" s="145"/>
+      <c r="D45" s="18" t="s">
+        <v>78</v>
+      </c>
+      <c r="E45" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="F45" s="20"/>
+      <c r="G45" s="17"/>
+      <c r="H45" s="20"/>
+      <c r="I45" s="147"/>
+      <c r="L45" s="142"/>
+      <c r="M45" s="142"/>
+      <c r="N45" s="142"/>
+      <c r="O45" s="142"/>
+      <c r="P45" s="142"/>
+    </row>
+    <row r="46" spans="2:16" ht="31.75" customHeight="1">
+      <c r="B46" s="155"/>
+      <c r="C46" s="145"/>
+      <c r="D46" s="21" t="s">
+        <v>80</v>
+      </c>
+      <c r="E46" s="22" t="s">
+        <v>81</v>
+      </c>
+      <c r="F46" s="23"/>
+      <c r="G46" s="24"/>
+      <c r="H46" s="23"/>
+      <c r="I46" s="147"/>
+      <c r="L46" s="142"/>
+      <c r="M46" s="142"/>
+      <c r="N46" s="142"/>
+      <c r="O46" s="142"/>
+      <c r="P46" s="142"/>
+    </row>
+    <row r="47" spans="2:16" ht="23.15" customHeight="1">
+      <c r="B47" s="25"/>
+      <c r="C47" s="26" t="s">
+        <v>82</v>
+      </c>
+      <c r="D47" s="27"/>
+      <c r="E47" s="27"/>
+      <c r="F47" s="27"/>
+      <c r="G47" s="27"/>
+      <c r="H47" s="27"/>
+      <c r="I47" s="28"/>
+    </row>
+    <row r="48" spans="2:16">
+      <c r="B48" s="156"/>
+      <c r="C48" s="137" t="s">
+        <v>83</v>
+      </c>
+      <c r="D48" s="29" t="s">
+        <v>84</v>
+      </c>
+      <c r="E48" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="F48" s="138" t="s">
+        <v>23</v>
+      </c>
+      <c r="G48" s="138"/>
+      <c r="H48" s="138"/>
+      <c r="I48" s="138"/>
+      <c r="J48" s="16"/>
+    </row>
+    <row r="49" spans="2:15" ht="28.75" customHeight="1">
+      <c r="B49" s="157"/>
+      <c r="C49" s="137"/>
+      <c r="D49" s="30" t="s">
+        <v>86</v>
+      </c>
+      <c r="E49" s="22" t="s">
+        <v>87</v>
+      </c>
+      <c r="F49" s="138"/>
+      <c r="G49" s="138"/>
+      <c r="H49" s="138"/>
+      <c r="I49" s="138"/>
+      <c r="L49" s="139"/>
+      <c r="M49" s="139"/>
+      <c r="N49" s="139"/>
+      <c r="O49" s="139"/>
+    </row>
+    <row r="50" spans="2:15" ht="13.5">
+      <c r="B50" s="158" t="s">
+        <v>88</v>
+      </c>
+      <c r="C50" s="94" t="s">
+        <v>89</v>
+      </c>
+      <c r="D50" s="94"/>
+      <c r="E50" s="94"/>
+      <c r="F50" s="94"/>
+      <c r="G50" s="94"/>
+      <c r="H50" s="94"/>
+      <c r="I50" s="94"/>
+    </row>
+    <row r="51" spans="2:15" ht="19.75" customHeight="1">
+      <c r="B51" s="158"/>
+      <c r="C51" s="32" t="s">
+        <v>83</v>
+      </c>
+      <c r="D51" s="14" t="s">
+        <v>90</v>
+      </c>
+      <c r="E51" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="F51" s="20"/>
+      <c r="G51" s="20"/>
+      <c r="H51" s="20"/>
+      <c r="I51" s="20"/>
+    </row>
+    <row r="52" spans="2:15" ht="19.75" customHeight="1">
+      <c r="B52" s="158"/>
+      <c r="C52" s="89" t="s">
+        <v>92</v>
+      </c>
+      <c r="D52" s="14" t="s">
+        <v>93</v>
+      </c>
+      <c r="E52" s="15" t="s">
+        <v>94</v>
+      </c>
+      <c r="F52" s="20"/>
+      <c r="G52" s="20"/>
+      <c r="H52" s="20"/>
+      <c r="I52" s="20"/>
+    </row>
+    <row r="53" spans="2:15" ht="28.75" customHeight="1">
+      <c r="B53" s="158"/>
+      <c r="C53" s="89"/>
+      <c r="D53" s="14" t="s">
+        <v>95</v>
+      </c>
+      <c r="E53" s="15" t="s">
+        <v>96</v>
+      </c>
+      <c r="F53" s="20"/>
+      <c r="G53" s="20"/>
+      <c r="H53" s="20"/>
+      <c r="I53" s="20"/>
+    </row>
+    <row r="54" spans="2:15" ht="18" customHeight="1">
+      <c r="B54" s="158"/>
+      <c r="C54" s="89"/>
+      <c r="D54" s="14" t="s">
+        <v>97</v>
+      </c>
+      <c r="E54" s="34" t="s">
+        <v>98</v>
+      </c>
+      <c r="F54" s="20"/>
+      <c r="G54" s="20"/>
+      <c r="H54" s="20"/>
+      <c r="I54" s="20"/>
+    </row>
+    <row r="55" spans="2:15" ht="17.149999999999999" customHeight="1">
+      <c r="B55" s="158"/>
+      <c r="C55" s="89"/>
+      <c r="D55" s="35" t="s">
+        <v>99</v>
+      </c>
+      <c r="E55" s="36" t="s">
+        <v>100</v>
+      </c>
+      <c r="F55" s="23"/>
+      <c r="G55" s="23"/>
+      <c r="H55" s="23"/>
+      <c r="I55" s="23"/>
+    </row>
+    <row r="56" spans="2:15" ht="13.5" customHeight="1">
+      <c r="B56" s="158" t="s">
+        <v>88</v>
+      </c>
+      <c r="C56" s="94" t="s">
+        <v>101</v>
+      </c>
+      <c r="D56" s="94"/>
+      <c r="E56" s="94"/>
+      <c r="F56" s="94"/>
+      <c r="G56" s="94"/>
+      <c r="H56" s="94"/>
+      <c r="I56" s="94"/>
+      <c r="L56" s="31"/>
+      <c r="M56" s="31"/>
+      <c r="N56" s="31"/>
+    </row>
+    <row r="57" spans="2:15" ht="19.5">
+      <c r="B57" s="158"/>
+      <c r="C57" s="89" t="s">
+        <v>83</v>
+      </c>
+      <c r="D57" s="131" t="s">
+        <v>90</v>
+      </c>
+      <c r="E57" s="15" t="s">
+        <v>102</v>
+      </c>
+      <c r="F57" s="17"/>
+      <c r="G57" s="17"/>
+      <c r="H57" s="17"/>
+      <c r="I57" s="17"/>
+      <c r="L57" s="31"/>
+      <c r="M57" s="31"/>
+      <c r="N57" s="31"/>
+    </row>
+    <row r="58" spans="2:15" ht="19.5">
+      <c r="B58" s="158"/>
+      <c r="C58" s="89"/>
+      <c r="D58" s="131"/>
+      <c r="E58" s="19" t="s">
+        <v>103</v>
+      </c>
+      <c r="F58" s="17"/>
+      <c r="G58" s="17"/>
+      <c r="H58" s="17"/>
+      <c r="I58" s="17"/>
+      <c r="L58" s="31"/>
+      <c r="M58" s="31"/>
+      <c r="N58" s="31"/>
+    </row>
+    <row r="59" spans="2:15" ht="28.75" customHeight="1">
+      <c r="B59" s="158"/>
+      <c r="C59" s="136" t="s">
+        <v>104</v>
+      </c>
+      <c r="D59" s="20" t="s">
+        <v>105</v>
+      </c>
+      <c r="E59" s="15" t="s">
+        <v>106</v>
+      </c>
+      <c r="F59" s="17"/>
+      <c r="G59" s="17"/>
+      <c r="H59" s="17"/>
+      <c r="I59" s="17"/>
+      <c r="L59" s="31"/>
+      <c r="M59" s="31"/>
+      <c r="N59" s="31"/>
+    </row>
+    <row r="60" spans="2:15" ht="28.75" customHeight="1">
+      <c r="B60" s="158"/>
+      <c r="C60" s="136"/>
+      <c r="D60" s="20" t="s">
+        <v>107</v>
+      </c>
+      <c r="E60" s="15" t="s">
+        <v>106</v>
+      </c>
+      <c r="F60" s="17"/>
+      <c r="G60" s="17"/>
+      <c r="H60" s="17"/>
+      <c r="I60" s="17"/>
+      <c r="L60" s="31"/>
+      <c r="M60" s="31"/>
+      <c r="N60" s="31"/>
+    </row>
+    <row r="61" spans="2:15" ht="28.75" customHeight="1">
+      <c r="B61" s="158"/>
+      <c r="C61" s="136"/>
+      <c r="D61" s="23" t="s">
+        <v>108</v>
+      </c>
+      <c r="E61" s="22" t="s">
+        <v>106</v>
+      </c>
+      <c r="F61" s="24"/>
+      <c r="G61" s="24"/>
+      <c r="H61" s="24"/>
+      <c r="I61" s="24"/>
+      <c r="L61" s="31"/>
+      <c r="M61" s="31"/>
+      <c r="N61" s="31"/>
+    </row>
+    <row r="62" spans="2:15" ht="13.5" customHeight="1">
+      <c r="B62" s="159" t="s">
+        <v>109</v>
+      </c>
+      <c r="C62" s="94" t="s">
+        <v>110</v>
+      </c>
+      <c r="D62" s="94"/>
+      <c r="E62" s="94"/>
+      <c r="F62" s="94"/>
+      <c r="G62" s="94"/>
+      <c r="H62" s="94"/>
+      <c r="I62" s="94"/>
+    </row>
+    <row r="63" spans="2:15" ht="19.75" customHeight="1">
+      <c r="B63" s="160"/>
+      <c r="C63" s="32" t="s">
+        <v>83</v>
+      </c>
+      <c r="D63" s="20" t="s">
+        <v>90</v>
+      </c>
+      <c r="E63" s="15" t="s">
+        <v>111</v>
+      </c>
+      <c r="F63" s="17"/>
+      <c r="G63" s="17"/>
+      <c r="H63" s="17"/>
+      <c r="I63" s="17"/>
+    </row>
+    <row r="64" spans="2:15" ht="40.5">
+      <c r="B64" s="160"/>
+      <c r="C64" s="89" t="s">
+        <v>112</v>
+      </c>
+      <c r="D64" s="37" t="s">
+        <v>113</v>
+      </c>
+      <c r="E64" s="38"/>
+      <c r="F64" s="39" t="s">
+        <v>114</v>
+      </c>
+      <c r="G64" s="40" t="s">
+        <v>115</v>
+      </c>
+      <c r="H64" s="15" t="s">
+        <v>116</v>
+      </c>
+      <c r="I64" s="17"/>
+    </row>
+    <row r="65" spans="2:9" ht="19.75" customHeight="1">
+      <c r="B65" s="160"/>
+      <c r="C65" s="89"/>
+      <c r="D65" s="20" t="s">
+        <v>117</v>
+      </c>
+      <c r="E65" s="15" t="s">
+        <v>118</v>
+      </c>
+      <c r="F65" s="41"/>
+      <c r="G65" s="41"/>
+      <c r="H65" s="41"/>
+      <c r="I65" s="17"/>
+    </row>
+    <row r="66" spans="2:9" ht="40.5">
+      <c r="B66" s="161"/>
+      <c r="C66" s="89"/>
+      <c r="D66" s="23" t="s">
+        <v>119</v>
+      </c>
+      <c r="E66" s="22" t="s">
+        <v>118</v>
+      </c>
+      <c r="F66" s="22" t="s">
+        <v>120</v>
+      </c>
+      <c r="G66" s="22" t="s">
+        <v>115</v>
+      </c>
+      <c r="H66" s="22" t="s">
+        <v>121</v>
+      </c>
+      <c r="I66" s="24"/>
+    </row>
+    <row r="67" spans="2:9" ht="13.5" customHeight="1">
+      <c r="B67" s="162" t="s">
+        <v>122</v>
+      </c>
+      <c r="C67" s="94" t="s">
+        <v>123</v>
+      </c>
+      <c r="D67" s="94"/>
+      <c r="E67" s="94"/>
+      <c r="F67" s="94"/>
+      <c r="G67" s="94"/>
+      <c r="H67" s="94"/>
+      <c r="I67" s="94"/>
+    </row>
+    <row r="68" spans="2:9" ht="20.5" customHeight="1">
+      <c r="B68" s="163"/>
+      <c r="C68" s="32" t="s">
+        <v>83</v>
+      </c>
+      <c r="D68" s="14" t="s">
+        <v>90</v>
+      </c>
+      <c r="E68" s="15" t="s">
+        <v>124</v>
+      </c>
+      <c r="F68" s="17"/>
+      <c r="G68" s="17"/>
+      <c r="H68" s="17"/>
+      <c r="I68" s="17"/>
+    </row>
+    <row r="69" spans="2:9" ht="29.5" customHeight="1">
+      <c r="B69" s="163"/>
+      <c r="C69" s="89" t="s">
+        <v>125</v>
+      </c>
+      <c r="D69" s="14" t="s">
+        <v>126</v>
+      </c>
+      <c r="E69" s="15" t="s">
+        <v>127</v>
+      </c>
+      <c r="F69" s="17"/>
+      <c r="G69" s="17"/>
+      <c r="H69" s="17"/>
+      <c r="I69" s="17"/>
+    </row>
+    <row r="70" spans="2:9" ht="29.5" customHeight="1">
+      <c r="B70" s="163"/>
+      <c r="C70" s="89"/>
+      <c r="D70" s="14" t="s">
+        <v>128</v>
+      </c>
+      <c r="E70" s="15" t="s">
+        <v>127</v>
+      </c>
+      <c r="F70" s="17"/>
+      <c r="G70" s="17"/>
+      <c r="H70" s="17"/>
+      <c r="I70" s="17"/>
+    </row>
+    <row r="71" spans="2:9" ht="29.5" customHeight="1">
+      <c r="B71" s="163"/>
+      <c r="C71" s="89"/>
+      <c r="D71" s="14" t="s">
+        <v>129</v>
+      </c>
+      <c r="E71" s="15" t="s">
+        <v>127</v>
+      </c>
+      <c r="F71" s="17"/>
+      <c r="G71" s="17"/>
+      <c r="H71" s="17"/>
+      <c r="I71" s="17"/>
+    </row>
+    <row r="72" spans="2:9" ht="29.5" customHeight="1">
+      <c r="B72" s="163"/>
+      <c r="C72" s="89"/>
+      <c r="D72" s="14" t="s">
+        <v>130</v>
+      </c>
+      <c r="E72" s="15" t="s">
+        <v>127</v>
+      </c>
+      <c r="F72" s="17"/>
+      <c r="G72" s="17"/>
+      <c r="H72" s="17"/>
+      <c r="I72" s="17"/>
+    </row>
+    <row r="73" spans="2:9" ht="17.5" customHeight="1">
+      <c r="B73" s="164"/>
+      <c r="C73" s="89"/>
+      <c r="D73" s="42" t="s">
+        <v>131</v>
+      </c>
+      <c r="E73" s="22" t="s">
+        <v>132</v>
+      </c>
+      <c r="F73" s="39"/>
+      <c r="G73" s="40"/>
+      <c r="H73" s="15"/>
+      <c r="I73" s="24"/>
+    </row>
+    <row r="74" spans="2:9" ht="13.5" customHeight="1">
+      <c r="B74" s="162" t="s">
+        <v>133</v>
+      </c>
+      <c r="C74" s="94" t="s">
+        <v>134</v>
+      </c>
+      <c r="D74" s="94"/>
+      <c r="E74" s="94"/>
+      <c r="F74" s="94"/>
+      <c r="G74" s="94"/>
+      <c r="H74" s="94"/>
+      <c r="I74" s="94"/>
+    </row>
+    <row r="75" spans="2:9" ht="27.65" customHeight="1">
+      <c r="B75" s="163"/>
+      <c r="C75" s="32" t="s">
+        <v>83</v>
+      </c>
+      <c r="D75" s="14" t="s">
+        <v>90</v>
+      </c>
+      <c r="E75" s="15" t="s">
+        <v>135</v>
+      </c>
+      <c r="F75" s="17"/>
+      <c r="G75" s="17"/>
+      <c r="H75" s="17"/>
+      <c r="I75" s="17"/>
+    </row>
+    <row r="76" spans="2:9" ht="30" customHeight="1">
+      <c r="B76" s="163"/>
+      <c r="C76" s="89" t="s">
+        <v>136</v>
+      </c>
+      <c r="D76" s="14" t="s">
+        <v>137</v>
+      </c>
+      <c r="E76" s="15" t="s">
+        <v>138</v>
+      </c>
+      <c r="F76" s="17"/>
+      <c r="G76" s="17"/>
+      <c r="H76" s="17"/>
+      <c r="I76" s="17"/>
+    </row>
+    <row r="77" spans="2:9" ht="30" customHeight="1">
+      <c r="B77" s="163"/>
+      <c r="C77" s="89"/>
+      <c r="D77" s="14" t="s">
+        <v>139</v>
+      </c>
+      <c r="E77" s="15" t="s">
+        <v>138</v>
+      </c>
+      <c r="F77" s="17"/>
+      <c r="G77" s="17"/>
+      <c r="H77" s="17"/>
+      <c r="I77" s="17"/>
+    </row>
+    <row r="78" spans="2:9" ht="30" customHeight="1">
+      <c r="B78" s="163"/>
+      <c r="C78" s="89"/>
+      <c r="D78" s="14" t="s">
+        <v>140</v>
+      </c>
+      <c r="E78" s="15" t="s">
+        <v>138</v>
+      </c>
+      <c r="F78" s="17"/>
+      <c r="G78" s="17"/>
+      <c r="H78" s="17"/>
+      <c r="I78" s="17"/>
+    </row>
+    <row r="79" spans="2:9" ht="30" customHeight="1">
+      <c r="B79" s="163"/>
+      <c r="C79" s="89"/>
+      <c r="D79" s="14" t="s">
+        <v>141</v>
+      </c>
+      <c r="E79" s="15" t="s">
+        <v>138</v>
+      </c>
+      <c r="F79" s="17"/>
+      <c r="G79" s="17"/>
+      <c r="H79" s="17"/>
+      <c r="I79" s="17"/>
+    </row>
+    <row r="80" spans="2:9" ht="30" customHeight="1">
+      <c r="B80" s="164"/>
+      <c r="C80" s="89"/>
+      <c r="D80" s="42" t="s">
+        <v>142</v>
+      </c>
+      <c r="E80" s="22" t="s">
+        <v>138</v>
+      </c>
+      <c r="F80" s="24"/>
+      <c r="G80" s="24"/>
+      <c r="H80" s="24"/>
+      <c r="I80" s="24"/>
+    </row>
+    <row r="81" spans="2:9" ht="13.5" customHeight="1">
+      <c r="B81" s="165" t="s">
+        <v>143</v>
+      </c>
+      <c r="C81" s="94" t="s">
+        <v>144</v>
+      </c>
+      <c r="D81" s="94"/>
+      <c r="E81" s="94"/>
+      <c r="F81" s="94"/>
+      <c r="G81" s="94"/>
+      <c r="H81" s="94"/>
+      <c r="I81" s="94"/>
+    </row>
+    <row r="82" spans="2:9" ht="30.65" customHeight="1">
+      <c r="B82" s="166"/>
+      <c r="C82" s="32" t="s">
+        <v>83</v>
+      </c>
+      <c r="D82" s="14" t="s">
+        <v>90</v>
+      </c>
+      <c r="E82" s="15" t="s">
+        <v>145</v>
+      </c>
+      <c r="F82" s="17"/>
+      <c r="G82" s="17"/>
+      <c r="H82" s="17"/>
+      <c r="I82" s="17"/>
+    </row>
+    <row r="83" spans="2:9" ht="30.65" customHeight="1">
+      <c r="B83" s="166"/>
+      <c r="C83" s="89" t="s">
+        <v>146</v>
+      </c>
+      <c r="D83" s="14" t="s">
+        <v>147</v>
+      </c>
+      <c r="E83" s="15" t="s">
+        <v>148</v>
+      </c>
+      <c r="F83" s="17"/>
+      <c r="G83" s="17"/>
+      <c r="H83" s="17"/>
+      <c r="I83" s="17"/>
+    </row>
+    <row r="84" spans="2:9" ht="30.65" customHeight="1">
+      <c r="B84" s="166"/>
+      <c r="C84" s="89"/>
+      <c r="D84" s="14" t="s">
+        <v>149</v>
+      </c>
+      <c r="E84" s="15" t="s">
+        <v>148</v>
+      </c>
+      <c r="F84" s="17"/>
+      <c r="G84" s="17"/>
+      <c r="H84" s="17"/>
+      <c r="I84" s="17"/>
+    </row>
+    <row r="85" spans="2:9" ht="30.65" customHeight="1">
+      <c r="B85" s="166"/>
+      <c r="C85" s="89"/>
+      <c r="D85" s="14" t="s">
+        <v>150</v>
+      </c>
+      <c r="E85" s="15" t="s">
+        <v>148</v>
+      </c>
+      <c r="F85" s="17"/>
+      <c r="G85" s="17"/>
+      <c r="H85" s="17"/>
+      <c r="I85" s="17"/>
+    </row>
+    <row r="86" spans="2:9" ht="30.65" customHeight="1">
+      <c r="B86" s="166"/>
+      <c r="C86" s="89"/>
+      <c r="D86" s="14" t="s">
+        <v>151</v>
+      </c>
+      <c r="E86" s="15" t="s">
+        <v>152</v>
+      </c>
+      <c r="F86" s="17"/>
+      <c r="G86" s="17"/>
+      <c r="H86" s="17"/>
+      <c r="I86" s="17"/>
+    </row>
+    <row r="87" spans="2:9" ht="30.65" customHeight="1">
+      <c r="B87" s="166"/>
+      <c r="C87" s="89"/>
+      <c r="D87" s="14" t="s">
+        <v>153</v>
+      </c>
+      <c r="E87" s="15" t="s">
+        <v>148</v>
+      </c>
+      <c r="F87" s="17"/>
+      <c r="G87" s="17"/>
+      <c r="H87" s="17"/>
+      <c r="I87" s="17"/>
+    </row>
+    <row r="88" spans="2:9" ht="30.65" customHeight="1">
+      <c r="B88" s="166"/>
+      <c r="C88" s="89"/>
+      <c r="D88" s="14" t="s">
+        <v>154</v>
+      </c>
+      <c r="E88" s="15" t="s">
+        <v>155</v>
+      </c>
+      <c r="F88" s="17"/>
+      <c r="G88" s="17"/>
+      <c r="H88" s="17"/>
+      <c r="I88" s="17"/>
+    </row>
+    <row r="89" spans="2:9" ht="30.65" customHeight="1">
+      <c r="B89" s="167"/>
+      <c r="C89" s="89"/>
+      <c r="D89" s="42" t="s">
+        <v>156</v>
+      </c>
+      <c r="E89" s="22" t="s">
+        <v>138</v>
+      </c>
+      <c r="F89" s="24"/>
+      <c r="G89" s="24"/>
+      <c r="H89" s="24"/>
+      <c r="I89" s="24"/>
+    </row>
+    <row r="90" spans="2:9" ht="13.5" customHeight="1">
+      <c r="B90" s="162" t="s">
+        <v>157</v>
+      </c>
+      <c r="C90" s="94" t="s">
+        <v>158</v>
+      </c>
+      <c r="D90" s="94"/>
+      <c r="E90" s="94"/>
+      <c r="F90" s="94"/>
+      <c r="G90" s="94"/>
+      <c r="H90" s="94"/>
+      <c r="I90" s="94"/>
+    </row>
+    <row r="91" spans="2:9" ht="15">
+      <c r="B91" s="163"/>
+      <c r="C91" s="32" t="s">
+        <v>83</v>
+      </c>
+      <c r="D91" s="14" t="s">
+        <v>90</v>
+      </c>
+      <c r="E91" s="15" t="s">
+        <v>159</v>
+      </c>
+      <c r="F91" s="17"/>
+      <c r="G91" s="17"/>
+      <c r="H91" s="17"/>
+      <c r="I91" s="17"/>
+    </row>
+    <row r="92" spans="2:9" ht="29.5" customHeight="1">
+      <c r="B92" s="163"/>
+      <c r="C92" s="89" t="s">
+        <v>160</v>
+      </c>
+      <c r="D92" s="14" t="s">
+        <v>161</v>
+      </c>
+      <c r="E92" s="15" t="s">
+        <v>138</v>
+      </c>
+      <c r="F92" s="17"/>
+      <c r="G92" s="17"/>
+      <c r="H92" s="17"/>
+      <c r="I92" s="17"/>
+    </row>
+    <row r="93" spans="2:9" ht="29.5" customHeight="1">
+      <c r="B93" s="163"/>
+      <c r="C93" s="89"/>
+      <c r="D93" s="14" t="s">
+        <v>162</v>
+      </c>
+      <c r="E93" s="15" t="s">
+        <v>138</v>
+      </c>
+      <c r="F93" s="17"/>
+      <c r="G93" s="17"/>
+      <c r="H93" s="17"/>
+      <c r="I93" s="17"/>
+    </row>
+    <row r="94" spans="2:9" ht="29.5" customHeight="1">
+      <c r="B94" s="163"/>
+      <c r="C94" s="89"/>
+      <c r="D94" s="14" t="s">
+        <v>163</v>
+      </c>
+      <c r="E94" s="15" t="s">
+        <v>164</v>
+      </c>
+      <c r="F94" s="17"/>
+      <c r="G94" s="17"/>
+      <c r="H94" s="17"/>
+      <c r="I94" s="17"/>
+    </row>
+    <row r="95" spans="2:9" ht="29.5" customHeight="1">
+      <c r="B95" s="163"/>
+      <c r="C95" s="89"/>
+      <c r="D95" s="14" t="s">
+        <v>165</v>
+      </c>
+      <c r="E95" s="15" t="s">
+        <v>164</v>
+      </c>
+      <c r="F95" s="17"/>
+      <c r="G95" s="17"/>
+      <c r="H95" s="17"/>
+      <c r="I95" s="17"/>
+    </row>
+    <row r="96" spans="2:9" ht="29.5" customHeight="1">
+      <c r="B96" s="164"/>
+      <c r="C96" s="89"/>
+      <c r="D96" s="42" t="s">
+        <v>166</v>
+      </c>
+      <c r="E96" s="22" t="s">
+        <v>164</v>
+      </c>
+      <c r="F96" s="24"/>
+      <c r="G96" s="24"/>
+      <c r="H96" s="24"/>
+      <c r="I96" s="24"/>
+    </row>
+    <row r="97" spans="2:9" ht="13.5">
+      <c r="B97" s="127" t="s">
+        <v>167</v>
+      </c>
+      <c r="C97" s="94" t="s">
+        <v>168</v>
+      </c>
+      <c r="D97" s="94"/>
+      <c r="E97" s="94"/>
+      <c r="F97" s="94"/>
+      <c r="G97" s="94"/>
+      <c r="H97" s="94"/>
+      <c r="I97" s="94"/>
+    </row>
+    <row r="98" spans="2:9" ht="30.65" customHeight="1">
+      <c r="B98" s="127"/>
+      <c r="C98" s="32" t="s">
+        <v>83</v>
+      </c>
+      <c r="D98" s="14" t="s">
+        <v>90</v>
+      </c>
+      <c r="E98" s="15" t="s">
+        <v>169</v>
+      </c>
+      <c r="F98" s="17"/>
+      <c r="G98" s="17"/>
+      <c r="H98" s="17"/>
+      <c r="I98" s="17"/>
+    </row>
+    <row r="99" spans="2:9" ht="30.65" customHeight="1">
+      <c r="B99" s="127"/>
+      <c r="C99" s="89" t="s">
+        <v>170</v>
+      </c>
+      <c r="D99" s="20" t="s">
+        <v>171</v>
+      </c>
+      <c r="E99" s="15" t="s">
+        <v>172</v>
+      </c>
+      <c r="F99" s="17"/>
+      <c r="G99" s="17"/>
+      <c r="H99" s="17"/>
+      <c r="I99" s="17"/>
+    </row>
+    <row r="100" spans="2:9" ht="40.5">
+      <c r="B100" s="127"/>
+      <c r="C100" s="89"/>
+      <c r="D100" s="23" t="s">
+        <v>173</v>
+      </c>
+      <c r="E100" s="22" t="s">
+        <v>172</v>
+      </c>
+      <c r="F100" s="43" t="s">
+        <v>174</v>
+      </c>
+      <c r="G100" s="22" t="s">
+        <v>115</v>
+      </c>
+      <c r="H100" s="22" t="s">
+        <v>175</v>
+      </c>
+      <c r="I100" s="24"/>
+    </row>
+    <row r="101" spans="2:9" ht="13.5">
+      <c r="B101" s="127" t="s">
+        <v>176</v>
+      </c>
+      <c r="C101" s="94" t="s">
+        <v>177</v>
+      </c>
+      <c r="D101" s="94"/>
+      <c r="E101" s="94"/>
+      <c r="F101" s="94"/>
+      <c r="G101" s="94"/>
+      <c r="H101" s="94"/>
+      <c r="I101" s="94"/>
+    </row>
+    <row r="102" spans="2:9" ht="13.5">
+      <c r="B102" s="127"/>
+      <c r="C102" s="89" t="s">
+        <v>83</v>
+      </c>
+      <c r="D102" s="135" t="s">
+        <v>90</v>
+      </c>
+      <c r="E102" s="44" t="s">
+        <v>178</v>
+      </c>
+      <c r="F102" s="130"/>
+      <c r="G102" s="130"/>
+      <c r="H102" s="130"/>
+      <c r="I102" s="130"/>
+    </row>
+    <row r="103" spans="2:9" ht="27">
+      <c r="B103" s="127"/>
+      <c r="C103" s="89"/>
+      <c r="D103" s="135"/>
+      <c r="E103" s="45" t="s">
+        <v>179</v>
+      </c>
+      <c r="F103" s="130"/>
+      <c r="G103" s="130"/>
+      <c r="H103" s="130"/>
+      <c r="I103" s="130"/>
+    </row>
+    <row r="104" spans="2:9" ht="17.5" customHeight="1">
+      <c r="B104" s="127"/>
+      <c r="C104" s="89" t="s">
+        <v>180</v>
+      </c>
+      <c r="D104" s="46" t="s">
+        <v>181</v>
+      </c>
+      <c r="E104" s="47" t="s">
+        <v>182</v>
+      </c>
+      <c r="F104" s="17"/>
+      <c r="G104" s="17"/>
+      <c r="H104" s="17"/>
+      <c r="I104" s="17"/>
+    </row>
+    <row r="105" spans="2:9" ht="17.5" customHeight="1">
+      <c r="B105" s="127"/>
+      <c r="C105" s="89"/>
+      <c r="D105" s="14" t="s">
+        <v>183</v>
+      </c>
+      <c r="E105" s="47" t="s">
+        <v>182</v>
+      </c>
+      <c r="F105" s="17"/>
+      <c r="G105" s="17"/>
+      <c r="H105" s="17"/>
+      <c r="I105" s="17"/>
+    </row>
+    <row r="106" spans="2:9" ht="17.5" customHeight="1">
+      <c r="B106" s="127"/>
+      <c r="C106" s="89"/>
+      <c r="D106" s="14" t="s">
+        <v>184</v>
+      </c>
+      <c r="E106" s="47" t="s">
+        <v>182</v>
+      </c>
+      <c r="F106" s="17"/>
+      <c r="G106" s="17"/>
+      <c r="H106" s="17"/>
+      <c r="I106" s="17"/>
+    </row>
+    <row r="107" spans="2:9" ht="28.75" customHeight="1">
+      <c r="B107" s="127"/>
+      <c r="C107" s="89"/>
+      <c r="D107" s="14" t="s">
+        <v>185</v>
+      </c>
+      <c r="E107" s="47" t="s">
+        <v>182</v>
+      </c>
+      <c r="F107" s="17"/>
+      <c r="G107" s="17"/>
+      <c r="H107" s="17"/>
+      <c r="I107" s="17"/>
+    </row>
+    <row r="108" spans="2:9" ht="17.5" customHeight="1">
+      <c r="B108" s="127"/>
+      <c r="C108" s="89"/>
+      <c r="D108" s="14" t="s">
+        <v>186</v>
+      </c>
+      <c r="E108" s="47" t="s">
+        <v>182</v>
+      </c>
+      <c r="F108" s="17"/>
+      <c r="G108" s="17"/>
+      <c r="H108" s="17"/>
+      <c r="I108" s="17"/>
+    </row>
+    <row r="109" spans="2:9" ht="17.5" customHeight="1">
+      <c r="B109" s="127"/>
+      <c r="C109" s="89"/>
+      <c r="D109" s="14" t="s">
+        <v>187</v>
+      </c>
+      <c r="E109" s="47" t="s">
+        <v>182</v>
+      </c>
+      <c r="F109" s="17"/>
+      <c r="G109" s="17"/>
+      <c r="H109" s="17"/>
+      <c r="I109" s="17"/>
+    </row>
+    <row r="110" spans="2:9" ht="27" customHeight="1">
+      <c r="B110" s="127"/>
+      <c r="C110" s="89"/>
+      <c r="D110" s="14" t="s">
+        <v>188</v>
+      </c>
+      <c r="E110" s="47" t="s">
+        <v>182</v>
+      </c>
+      <c r="F110" s="17"/>
+      <c r="G110" s="17"/>
+      <c r="H110" s="17"/>
+      <c r="I110" s="17"/>
+    </row>
+    <row r="111" spans="2:9" ht="31.75" customHeight="1">
+      <c r="B111" s="127"/>
+      <c r="C111" s="89"/>
+      <c r="D111" s="14" t="s">
+        <v>189</v>
+      </c>
+      <c r="E111" s="47" t="s">
+        <v>190</v>
+      </c>
+      <c r="F111" s="17"/>
+      <c r="G111" s="17"/>
+      <c r="H111" s="17"/>
+      <c r="I111" s="17"/>
+    </row>
+    <row r="112" spans="2:9" ht="15.65" customHeight="1">
+      <c r="B112" s="127"/>
+      <c r="C112" s="89"/>
+      <c r="D112" s="14" t="s">
+        <v>191</v>
+      </c>
+      <c r="E112" s="48" t="s">
+        <v>192</v>
+      </c>
+      <c r="F112" s="17"/>
+      <c r="G112" s="17"/>
+      <c r="H112" s="17"/>
+      <c r="I112" s="17"/>
+    </row>
+    <row r="113" spans="2:10" ht="17.5" customHeight="1">
+      <c r="B113" s="127"/>
+      <c r="C113" s="89"/>
+      <c r="D113" s="42" t="s">
+        <v>193</v>
+      </c>
+      <c r="E113" s="49" t="s">
+        <v>192</v>
+      </c>
+      <c r="F113" s="24"/>
+      <c r="G113" s="24"/>
+      <c r="H113" s="24"/>
+      <c r="I113" s="24"/>
+    </row>
+    <row r="114" spans="2:10" ht="13.5">
+      <c r="B114" s="127" t="s">
+        <v>194</v>
+      </c>
+      <c r="C114" s="94" t="s">
+        <v>195</v>
+      </c>
+      <c r="D114" s="94"/>
+      <c r="E114" s="94"/>
+      <c r="F114" s="94"/>
+      <c r="G114" s="94"/>
+      <c r="H114" s="94"/>
+      <c r="I114" s="94"/>
+    </row>
+    <row r="115" spans="2:10" ht="15">
+      <c r="B115" s="127"/>
+      <c r="C115" s="32" t="s">
+        <v>83</v>
+      </c>
+      <c r="D115" s="14" t="s">
+        <v>90</v>
+      </c>
+      <c r="E115" s="15" t="s">
+        <v>196</v>
+      </c>
+      <c r="F115" s="17"/>
+      <c r="G115" s="17"/>
+      <c r="H115" s="17"/>
+      <c r="I115" s="17"/>
+    </row>
+    <row r="116" spans="2:10" ht="27">
+      <c r="B116" s="127"/>
+      <c r="C116" s="89" t="s">
+        <v>197</v>
+      </c>
+      <c r="D116" s="14" t="s">
+        <v>198</v>
+      </c>
+      <c r="E116" s="15" t="s">
+        <v>199</v>
+      </c>
+      <c r="F116" s="17"/>
+      <c r="G116" s="17"/>
+      <c r="H116" s="17"/>
+      <c r="I116" s="17"/>
+    </row>
+    <row r="117" spans="2:10" ht="27">
+      <c r="B117" s="127"/>
+      <c r="C117" s="89"/>
+      <c r="D117" s="131" t="s">
+        <v>200</v>
+      </c>
+      <c r="E117" s="15" t="s">
+        <v>201</v>
+      </c>
+      <c r="F117" s="132" t="s">
+        <v>202</v>
+      </c>
+      <c r="G117" s="133" t="s">
+        <v>115</v>
+      </c>
+      <c r="H117" s="133" t="s">
+        <v>203</v>
+      </c>
+      <c r="I117" s="134"/>
+    </row>
+    <row r="118" spans="2:10" ht="28.75" customHeight="1">
+      <c r="B118" s="127"/>
+      <c r="C118" s="89"/>
+      <c r="D118" s="131"/>
+      <c r="E118" s="50" t="s">
+        <v>204</v>
+      </c>
+      <c r="F118" s="132"/>
+      <c r="G118" s="133"/>
+      <c r="H118" s="133"/>
+      <c r="I118" s="134"/>
+    </row>
+    <row r="119" spans="2:10" ht="13.5">
+      <c r="B119" s="128" t="s">
+        <v>205</v>
+      </c>
+      <c r="C119" s="51" t="s">
+        <v>206</v>
+      </c>
+      <c r="D119" s="51"/>
+      <c r="E119" s="51"/>
+      <c r="F119" s="52"/>
+      <c r="G119" s="52"/>
+      <c r="H119" s="52"/>
+      <c r="I119" s="51"/>
+    </row>
+    <row r="120" spans="2:10" ht="15">
+      <c r="B120" s="128"/>
+      <c r="C120" s="32" t="s">
+        <v>83</v>
+      </c>
+      <c r="D120" s="14" t="s">
+        <v>90</v>
+      </c>
+      <c r="E120" s="15" t="s">
+        <v>207</v>
+      </c>
+      <c r="F120" s="41"/>
+      <c r="G120" s="41"/>
+      <c r="H120" s="41"/>
+      <c r="I120" s="17"/>
+    </row>
+    <row r="121" spans="2:10" ht="27">
+      <c r="B121" s="128"/>
+      <c r="C121" s="53" t="s">
+        <v>208</v>
+      </c>
+      <c r="D121" s="42" t="s">
+        <v>209</v>
+      </c>
+      <c r="E121" s="22" t="s">
+        <v>210</v>
+      </c>
+      <c r="F121" s="54"/>
+      <c r="G121" s="54"/>
+      <c r="H121" s="54"/>
+      <c r="I121" s="24"/>
+    </row>
+    <row r="122" spans="2:10" ht="13.5" customHeight="1">
+      <c r="B122" s="128" t="s">
+        <v>205</v>
+      </c>
+      <c r="C122" s="129" t="s">
+        <v>211</v>
+      </c>
+      <c r="D122" s="129"/>
+      <c r="E122" s="51"/>
+      <c r="F122" s="52"/>
+      <c r="G122" s="52"/>
+      <c r="H122" s="52"/>
+      <c r="I122" s="51"/>
+    </row>
+    <row r="123" spans="2:10" ht="15">
+      <c r="B123" s="128"/>
+      <c r="C123" s="32" t="s">
+        <v>83</v>
+      </c>
+      <c r="D123" s="14" t="s">
+        <v>90</v>
+      </c>
+      <c r="E123" s="15" t="s">
+        <v>212</v>
+      </c>
+      <c r="F123" s="41"/>
+      <c r="G123" s="41"/>
+      <c r="H123" s="41"/>
+      <c r="I123" s="17"/>
+    </row>
+    <row r="124" spans="2:10" ht="40.5">
+      <c r="B124" s="128"/>
+      <c r="C124" s="53" t="s">
+        <v>213</v>
+      </c>
+      <c r="D124" s="23" t="s">
+        <v>214</v>
+      </c>
+      <c r="E124" s="22" t="s">
+        <v>201</v>
+      </c>
+      <c r="F124" s="22" t="s">
+        <v>120</v>
+      </c>
+      <c r="G124" s="22" t="s">
+        <v>115</v>
+      </c>
+      <c r="H124" s="22" t="s">
+        <v>215</v>
+      </c>
+      <c r="I124" s="24"/>
+      <c r="J124" s="55"/>
+    </row>
+    <row r="125" spans="2:10" ht="13.5">
+      <c r="B125" s="128" t="s">
+        <v>205</v>
+      </c>
+      <c r="C125" s="51" t="s">
+        <v>216</v>
+      </c>
+      <c r="D125" s="51"/>
+      <c r="E125" s="51"/>
+      <c r="F125" s="52"/>
+      <c r="G125" s="52"/>
+      <c r="H125" s="52"/>
+      <c r="I125" s="51"/>
+    </row>
+    <row r="126" spans="2:10" ht="15">
+      <c r="B126" s="128"/>
+      <c r="C126" s="32" t="s">
+        <v>83</v>
+      </c>
+      <c r="D126" s="14" t="s">
+        <v>90</v>
+      </c>
+      <c r="E126" s="15" t="s">
+        <v>217</v>
+      </c>
+      <c r="F126" s="17"/>
+      <c r="G126" s="17"/>
+      <c r="H126" s="17"/>
+      <c r="I126" s="17"/>
+    </row>
+    <row r="127" spans="2:10" ht="27">
+      <c r="B127" s="128"/>
+      <c r="C127" s="53" t="s">
+        <v>218</v>
+      </c>
+      <c r="D127" s="42" t="s">
+        <v>219</v>
+      </c>
+      <c r="E127" s="22" t="s">
+        <v>172</v>
+      </c>
+      <c r="F127" s="24"/>
+      <c r="G127" s="24"/>
+      <c r="H127" s="24"/>
+      <c r="I127" s="24"/>
+    </row>
+    <row r="128" spans="2:10" ht="13.5">
+      <c r="B128" s="128" t="s">
+        <v>205</v>
+      </c>
+      <c r="C128" s="94" t="s">
+        <v>220</v>
+      </c>
+      <c r="D128" s="94"/>
+      <c r="E128" s="94"/>
+      <c r="F128" s="94"/>
+      <c r="G128" s="94"/>
+      <c r="H128" s="94"/>
+      <c r="I128" s="94"/>
+    </row>
+    <row r="129" spans="2:9" ht="15">
+      <c r="B129" s="128"/>
+      <c r="C129" s="32" t="s">
+        <v>83</v>
+      </c>
+      <c r="D129" s="14" t="s">
+        <v>90</v>
+      </c>
+      <c r="E129" s="15" t="s">
+        <v>217</v>
+      </c>
+      <c r="F129" s="17"/>
+      <c r="G129" s="17"/>
+      <c r="H129" s="17"/>
+      <c r="I129" s="17"/>
+    </row>
+    <row r="130" spans="2:9" ht="30">
+      <c r="B130" s="128"/>
+      <c r="C130" s="53" t="s">
+        <v>221</v>
+      </c>
+      <c r="D130" s="42" t="s">
+        <v>222</v>
+      </c>
+      <c r="E130" s="22" t="s">
+        <v>172</v>
+      </c>
+      <c r="F130" s="24"/>
+      <c r="G130" s="24"/>
+      <c r="H130" s="24"/>
+      <c r="I130" s="24"/>
+    </row>
+    <row r="131" spans="2:9" ht="14.25" customHeight="1">
+      <c r="B131" s="127" t="s">
+        <v>223</v>
+      </c>
+      <c r="C131" s="94" t="s">
+        <v>224</v>
+      </c>
+      <c r="D131" s="94"/>
+      <c r="E131" s="94"/>
+      <c r="F131" s="94"/>
+      <c r="G131" s="94"/>
+      <c r="H131" s="94"/>
+      <c r="I131" s="94"/>
+    </row>
+    <row r="132" spans="2:9" ht="15">
+      <c r="B132" s="127"/>
+      <c r="C132" s="32" t="s">
+        <v>83</v>
+      </c>
+      <c r="D132" s="14" t="s">
+        <v>90</v>
+      </c>
+      <c r="E132" s="41" t="s">
+        <v>225</v>
+      </c>
+      <c r="F132" s="17"/>
+      <c r="G132" s="17"/>
+      <c r="H132" s="17"/>
+      <c r="I132" s="17"/>
+    </row>
+    <row r="133" spans="2:9" ht="29.5" customHeight="1">
+      <c r="B133" s="127"/>
+      <c r="C133" s="89" t="s">
+        <v>226</v>
+      </c>
+      <c r="D133" s="14" t="s">
+        <v>227</v>
+      </c>
+      <c r="E133" s="41" t="s">
+        <v>228</v>
+      </c>
+      <c r="F133" s="17"/>
+      <c r="G133" s="17"/>
+      <c r="H133" s="17"/>
+      <c r="I133" s="17"/>
+    </row>
+    <row r="134" spans="2:9" ht="29.5" customHeight="1">
+      <c r="B134" s="127"/>
+      <c r="C134" s="89"/>
+      <c r="D134" s="42" t="s">
+        <v>229</v>
+      </c>
+      <c r="E134" s="54" t="s">
+        <v>228</v>
+      </c>
+      <c r="F134" s="24"/>
+      <c r="G134" s="24"/>
+      <c r="H134" s="24"/>
+      <c r="I134" s="24"/>
+    </row>
+    <row r="135" spans="2:9" ht="13.5">
+      <c r="B135" s="127" t="s">
+        <v>167</v>
+      </c>
+      <c r="C135" s="94" t="s">
+        <v>230</v>
+      </c>
+      <c r="D135" s="94"/>
+      <c r="E135" s="94"/>
+      <c r="F135" s="94"/>
+      <c r="G135" s="94"/>
+      <c r="H135" s="94"/>
+      <c r="I135" s="94"/>
+    </row>
+    <row r="136" spans="2:9" ht="33.65" customHeight="1">
+      <c r="B136" s="127"/>
+      <c r="C136" s="32" t="s">
+        <v>83</v>
+      </c>
+      <c r="D136" s="37" t="s">
+        <v>90</v>
+      </c>
+      <c r="E136" s="15" t="s">
+        <v>169</v>
+      </c>
+      <c r="F136" s="17"/>
+      <c r="G136" s="17"/>
+      <c r="H136" s="17"/>
+      <c r="I136" s="17"/>
+    </row>
+    <row r="137" spans="2:9" ht="34" customHeight="1">
+      <c r="B137" s="127"/>
+      <c r="C137" s="89" t="s">
+        <v>231</v>
+      </c>
+      <c r="D137" s="56" t="s">
+        <v>232</v>
+      </c>
+      <c r="E137" s="15" t="s">
+        <v>172</v>
+      </c>
+      <c r="F137" s="17"/>
+      <c r="G137" s="17"/>
+      <c r="H137" s="17"/>
+      <c r="I137" s="17"/>
+    </row>
+    <row r="138" spans="2:9" ht="40.5">
+      <c r="B138" s="127"/>
+      <c r="C138" s="89"/>
+      <c r="D138" s="57" t="s">
+        <v>233</v>
+      </c>
+      <c r="E138" s="22" t="s">
+        <v>172</v>
+      </c>
+      <c r="F138" s="22" t="s">
+        <v>234</v>
+      </c>
+      <c r="G138" s="22" t="s">
+        <v>115</v>
+      </c>
+      <c r="H138" s="22" t="s">
+        <v>175</v>
+      </c>
+      <c r="I138" s="24"/>
+    </row>
+    <row r="139" spans="2:9" ht="16.75" customHeight="1">
+      <c r="B139" s="58"/>
+      <c r="D139" s="7"/>
+      <c r="E139" s="7"/>
+      <c r="F139" s="7"/>
+      <c r="G139" s="7"/>
+      <c r="H139" s="7"/>
+      <c r="I139" s="7"/>
+    </row>
+    <row r="140" spans="2:9" ht="11.5" customHeight="1">
+      <c r="B140" s="59"/>
+      <c r="C140" s="123" t="s">
+        <v>235</v>
+      </c>
+      <c r="D140" s="123"/>
+      <c r="E140" s="123"/>
+      <c r="F140" s="123"/>
+      <c r="G140" s="123"/>
+      <c r="H140" s="123"/>
+      <c r="I140" s="123"/>
+    </row>
+    <row r="141" spans="2:9">
+      <c r="B141" s="60"/>
+      <c r="C141" s="123"/>
+      <c r="D141" s="123"/>
+      <c r="E141" s="123"/>
+      <c r="F141" s="123"/>
+      <c r="G141" s="123"/>
+      <c r="H141" s="123"/>
+      <c r="I141" s="123"/>
+    </row>
+    <row r="142" spans="2:9" hidden="1">
+      <c r="B142" s="61"/>
+      <c r="C142" s="124" t="s">
+        <v>236</v>
+      </c>
+      <c r="D142" s="124"/>
+      <c r="E142" s="124"/>
+      <c r="F142" s="124"/>
+      <c r="G142" s="124"/>
+      <c r="H142" s="124"/>
+      <c r="I142" s="124"/>
+    </row>
+    <row r="143" spans="2:9" hidden="1">
+      <c r="B143" s="61"/>
+      <c r="C143" s="125" t="s">
+        <v>237</v>
+      </c>
+      <c r="D143" s="125"/>
+      <c r="E143" s="125"/>
+      <c r="F143" s="125"/>
+      <c r="G143" s="126" t="s">
+        <v>238</v>
+      </c>
+      <c r="H143" s="126"/>
+      <c r="I143" s="126"/>
+    </row>
+    <row r="144" spans="2:9" hidden="1">
+      <c r="B144" s="61"/>
+      <c r="C144" s="125" t="s">
+        <v>237</v>
+      </c>
+      <c r="D144" s="125"/>
+      <c r="E144" s="125"/>
+      <c r="F144" s="125"/>
+      <c r="G144" s="126" t="s">
+        <v>238</v>
+      </c>
+      <c r="H144" s="126"/>
+      <c r="I144" s="126"/>
+    </row>
+    <row r="145" spans="2:10" s="63" customFormat="1" hidden="1">
+      <c r="B145" s="62"/>
+      <c r="C145" s="116" t="s">
+        <v>239</v>
+      </c>
+      <c r="D145" s="116"/>
+      <c r="E145" s="116"/>
+      <c r="F145" s="116"/>
+      <c r="G145" s="116"/>
+      <c r="H145" s="116"/>
+      <c r="I145" s="116"/>
+    </row>
+    <row r="146" spans="2:10" s="63" customFormat="1" hidden="1">
+      <c r="B146" s="62"/>
+      <c r="C146" s="64" t="s">
+        <v>83</v>
+      </c>
+      <c r="D146" s="65" t="s">
+        <v>90</v>
+      </c>
+      <c r="E146" s="66"/>
+      <c r="F146" s="66"/>
+      <c r="G146" s="66"/>
+      <c r="H146" s="66"/>
+      <c r="I146" s="66"/>
+    </row>
+    <row r="147" spans="2:10" s="63" customFormat="1" ht="30" hidden="1">
+      <c r="B147" s="62"/>
+      <c r="C147" s="67" t="s">
+        <v>240</v>
+      </c>
+      <c r="D147" s="65" t="s">
+        <v>241</v>
+      </c>
+      <c r="E147" s="66"/>
+      <c r="F147" s="66"/>
+      <c r="G147" s="66"/>
+      <c r="H147" s="66"/>
+      <c r="I147" s="66"/>
+    </row>
+    <row r="148" spans="2:10" s="63" customFormat="1" hidden="1">
+      <c r="B148" s="62"/>
+      <c r="C148" s="116" t="s">
+        <v>242</v>
+      </c>
+      <c r="D148" s="116"/>
+      <c r="E148" s="116"/>
+      <c r="F148" s="116"/>
+      <c r="G148" s="116"/>
+      <c r="H148" s="116"/>
+      <c r="I148" s="116"/>
+      <c r="J148" s="68"/>
+    </row>
+    <row r="149" spans="2:10" s="63" customFormat="1" hidden="1">
+      <c r="B149" s="62"/>
+      <c r="C149" s="64" t="s">
+        <v>83</v>
+      </c>
+      <c r="D149" s="65" t="s">
+        <v>90</v>
+      </c>
+      <c r="E149" s="69" t="s">
+        <v>243</v>
+      </c>
+      <c r="F149" s="66"/>
+      <c r="G149" s="66"/>
+      <c r="H149" s="66"/>
+      <c r="I149" s="66"/>
+    </row>
+    <row r="150" spans="2:10" s="63" customFormat="1" ht="30" hidden="1">
+      <c r="B150" s="62"/>
+      <c r="C150" s="70" t="s">
+        <v>244</v>
+      </c>
+      <c r="D150" s="71" t="s">
+        <v>245</v>
+      </c>
+      <c r="E150" s="72" t="s">
+        <v>246</v>
+      </c>
+      <c r="F150" s="72"/>
+      <c r="G150" s="72"/>
+      <c r="H150" s="72"/>
+      <c r="I150" s="72"/>
+    </row>
+    <row r="151" spans="2:10">
+      <c r="B151" s="73"/>
+      <c r="C151" s="94" t="s">
+        <v>247</v>
+      </c>
+      <c r="D151" s="94"/>
+      <c r="E151" s="94"/>
+      <c r="F151" s="94"/>
+      <c r="G151" s="94"/>
+      <c r="H151" s="94"/>
+      <c r="I151" s="94"/>
+    </row>
+    <row r="152" spans="2:10" hidden="1">
+      <c r="B152" s="73"/>
+      <c r="C152" s="74" t="s">
+        <v>83</v>
+      </c>
+      <c r="D152" s="14" t="s">
+        <v>90</v>
+      </c>
+      <c r="E152" s="75" t="s">
+        <v>248</v>
+      </c>
+      <c r="F152" s="17"/>
+      <c r="G152" s="17"/>
+      <c r="H152" s="17"/>
+      <c r="I152" s="17"/>
+    </row>
+    <row r="153" spans="2:10" ht="21.65" customHeight="1">
+      <c r="B153" s="73"/>
+      <c r="C153" s="117" t="s">
+        <v>249</v>
+      </c>
+      <c r="D153" s="14" t="s">
+        <v>250</v>
+      </c>
+      <c r="E153" s="120" t="s">
+        <v>251</v>
+      </c>
+      <c r="F153" s="121"/>
+      <c r="G153" s="121"/>
+      <c r="H153" s="121"/>
+      <c r="I153" s="122"/>
+    </row>
+    <row r="154" spans="2:10" ht="21.65" hidden="1" customHeight="1">
+      <c r="B154" s="73"/>
+      <c r="C154" s="117"/>
+      <c r="D154" s="14" t="s">
+        <v>252</v>
+      </c>
+      <c r="E154" s="17"/>
+      <c r="F154" s="17"/>
+      <c r="G154" s="17"/>
+      <c r="H154" s="17"/>
+      <c r="I154" s="17"/>
+    </row>
+    <row r="155" spans="2:10" ht="21.65" hidden="1" customHeight="1">
+      <c r="B155" s="73"/>
+      <c r="C155" s="117"/>
+      <c r="D155" s="20" t="s">
+        <v>253</v>
+      </c>
+      <c r="E155" s="76"/>
+      <c r="F155" s="76"/>
+      <c r="G155" s="76"/>
+      <c r="H155" s="76"/>
+      <c r="I155" s="76"/>
+    </row>
+    <row r="156" spans="2:10" ht="21.65" hidden="1" customHeight="1">
+      <c r="B156" s="73"/>
+      <c r="C156" s="118"/>
+      <c r="D156" s="77" t="s">
+        <v>254</v>
+      </c>
+      <c r="E156" s="78"/>
+      <c r="F156" s="78"/>
+      <c r="G156" s="78"/>
+      <c r="H156" s="78"/>
+      <c r="I156" s="78"/>
+    </row>
+    <row r="157" spans="2:10" ht="21.65" hidden="1" customHeight="1">
+      <c r="B157" s="73"/>
+      <c r="C157" s="118"/>
+      <c r="D157" s="77" t="s">
+        <v>255</v>
+      </c>
+      <c r="E157" s="78"/>
+      <c r="F157" s="78"/>
+      <c r="G157" s="78"/>
+      <c r="H157" s="78"/>
+      <c r="I157" s="78"/>
+    </row>
+    <row r="158" spans="2:10" ht="21.65" hidden="1" customHeight="1">
+      <c r="B158" s="73"/>
+      <c r="C158" s="118"/>
+      <c r="D158" s="77" t="s">
+        <v>256</v>
+      </c>
+      <c r="E158" s="78"/>
+      <c r="F158" s="78"/>
+      <c r="G158" s="78"/>
+      <c r="H158" s="78"/>
+      <c r="I158" s="78"/>
+    </row>
+    <row r="159" spans="2:10" ht="21.65" hidden="1" customHeight="1">
+      <c r="B159" s="73"/>
+      <c r="C159" s="118"/>
+      <c r="D159" s="77" t="s">
+        <v>257</v>
+      </c>
+      <c r="E159" s="78"/>
+      <c r="F159" s="78"/>
+      <c r="G159" s="78"/>
+      <c r="H159" s="78"/>
+      <c r="I159" s="78"/>
+    </row>
+    <row r="160" spans="2:10" ht="21.65" hidden="1" customHeight="1">
+      <c r="B160" s="73"/>
+      <c r="C160" s="119"/>
+      <c r="D160" s="42" t="s">
+        <v>258</v>
+      </c>
+      <c r="E160" s="24"/>
+      <c r="F160" s="24"/>
+      <c r="G160" s="24"/>
+      <c r="H160" s="24"/>
+      <c r="I160" s="24"/>
+    </row>
+    <row r="161" spans="2:9" s="63" customFormat="1" hidden="1">
+      <c r="B161" s="73"/>
+      <c r="C161" s="95" t="s">
+        <v>259</v>
+      </c>
+      <c r="D161" s="96"/>
+      <c r="E161" s="96"/>
+      <c r="F161" s="96"/>
+      <c r="G161" s="96"/>
+      <c r="H161" s="96"/>
+      <c r="I161" s="96"/>
+    </row>
+    <row r="162" spans="2:9" s="63" customFormat="1" hidden="1">
+      <c r="B162" s="73"/>
+      <c r="C162" s="64" t="s">
+        <v>83</v>
+      </c>
+      <c r="D162" s="65" t="s">
+        <v>90</v>
+      </c>
+      <c r="E162" s="97"/>
+      <c r="F162" s="98"/>
+      <c r="G162" s="98"/>
+      <c r="H162" s="98"/>
+      <c r="I162" s="99"/>
+    </row>
+    <row r="163" spans="2:9" s="63" customFormat="1" hidden="1">
+      <c r="B163" s="73"/>
+      <c r="C163" s="114" t="s">
+        <v>260</v>
+      </c>
+      <c r="D163" s="65" t="s">
+        <v>261</v>
+      </c>
+      <c r="E163" s="66"/>
+      <c r="F163" s="66"/>
+      <c r="G163" s="66"/>
+      <c r="H163" s="66"/>
+      <c r="I163" s="66"/>
+    </row>
+    <row r="164" spans="2:9" s="63" customFormat="1" hidden="1">
+      <c r="B164" s="73"/>
+      <c r="C164" s="114"/>
+      <c r="D164" s="65" t="s">
+        <v>262</v>
+      </c>
+      <c r="E164" s="66"/>
+      <c r="F164" s="66"/>
+      <c r="G164" s="66"/>
+      <c r="H164" s="66"/>
+      <c r="I164" s="66"/>
+    </row>
+    <row r="165" spans="2:9">
+      <c r="B165" s="73"/>
+      <c r="C165" s="106" t="s">
+        <v>263</v>
+      </c>
+      <c r="D165" s="107"/>
+      <c r="E165" s="107"/>
+      <c r="F165" s="107"/>
+      <c r="G165" s="107"/>
+      <c r="H165" s="107"/>
+      <c r="I165" s="107"/>
+    </row>
+    <row r="166" spans="2:9">
+      <c r="B166" s="73"/>
+      <c r="C166" s="74" t="s">
+        <v>83</v>
+      </c>
+      <c r="D166" s="14" t="s">
+        <v>90</v>
+      </c>
+      <c r="E166" s="91" t="s">
+        <v>248</v>
+      </c>
+      <c r="F166" s="92"/>
+      <c r="G166" s="92"/>
+      <c r="H166" s="92"/>
+      <c r="I166" s="93"/>
+    </row>
+    <row r="167" spans="2:9" ht="45" hidden="1" customHeight="1">
+      <c r="B167" s="73"/>
+      <c r="C167" s="115" t="s">
+        <v>264</v>
+      </c>
+      <c r="D167" s="14" t="s">
+        <v>265</v>
+      </c>
+      <c r="E167" s="79" t="s">
+        <v>266</v>
+      </c>
+      <c r="F167" s="17"/>
+      <c r="G167" s="17"/>
+      <c r="H167" s="17"/>
+      <c r="I167" s="17"/>
+    </row>
+    <row r="168" spans="2:9" ht="30.65" customHeight="1">
+      <c r="B168" s="73"/>
+      <c r="C168" s="115"/>
+      <c r="D168" s="14" t="s">
+        <v>267</v>
+      </c>
+      <c r="E168" s="103" t="s">
+        <v>268</v>
+      </c>
+      <c r="F168" s="104"/>
+      <c r="G168" s="104"/>
+      <c r="H168" s="104"/>
+      <c r="I168" s="105"/>
+    </row>
+    <row r="169" spans="2:9">
+      <c r="B169" s="73"/>
+      <c r="C169" s="106" t="s">
+        <v>269</v>
+      </c>
+      <c r="D169" s="107"/>
+      <c r="E169" s="107"/>
+      <c r="F169" s="107"/>
+      <c r="G169" s="107"/>
+      <c r="H169" s="107"/>
+      <c r="I169" s="107"/>
+    </row>
+    <row r="170" spans="2:9">
+      <c r="B170" s="73"/>
+      <c r="C170" s="74" t="s">
+        <v>83</v>
+      </c>
+      <c r="D170" s="14" t="s">
+        <v>90</v>
+      </c>
+      <c r="E170" s="91" t="s">
+        <v>248</v>
+      </c>
+      <c r="F170" s="92"/>
+      <c r="G170" s="92"/>
+      <c r="H170" s="92"/>
+      <c r="I170" s="93"/>
+    </row>
+    <row r="171" spans="2:9">
+      <c r="B171" s="73"/>
+      <c r="C171" s="74" t="s">
+        <v>270</v>
+      </c>
+      <c r="D171" s="14" t="s">
+        <v>271</v>
+      </c>
+      <c r="E171" s="91" t="s">
+        <v>272</v>
+      </c>
+      <c r="F171" s="92"/>
+      <c r="G171" s="92"/>
+      <c r="H171" s="92"/>
+      <c r="I171" s="93"/>
+    </row>
+    <row r="172" spans="2:9">
+      <c r="B172" s="73"/>
+      <c r="C172" s="94" t="s">
+        <v>273</v>
+      </c>
+      <c r="D172" s="94"/>
+      <c r="E172" s="94"/>
+      <c r="F172" s="94"/>
+      <c r="G172" s="94"/>
+      <c r="H172" s="94"/>
+      <c r="I172" s="94"/>
+    </row>
+    <row r="173" spans="2:9">
+      <c r="B173" s="73"/>
+      <c r="C173" s="32" t="s">
+        <v>83</v>
+      </c>
+      <c r="D173" s="14" t="s">
+        <v>90</v>
+      </c>
+      <c r="E173" s="91" t="s">
+        <v>274</v>
+      </c>
+      <c r="F173" s="92"/>
+      <c r="G173" s="92"/>
+      <c r="H173" s="92"/>
+      <c r="I173" s="93"/>
+    </row>
+    <row r="174" spans="2:9">
+      <c r="B174" s="73"/>
+      <c r="C174" s="89" t="s">
+        <v>275</v>
+      </c>
+      <c r="D174" s="14" t="s">
+        <v>276</v>
+      </c>
+      <c r="E174" s="108" t="s">
+        <v>277</v>
+      </c>
+      <c r="F174" s="109"/>
+      <c r="G174" s="109"/>
+      <c r="H174" s="109"/>
+      <c r="I174" s="110"/>
+    </row>
+    <row r="175" spans="2:9">
+      <c r="B175" s="73"/>
+      <c r="C175" s="89"/>
+      <c r="D175" s="14" t="s">
+        <v>278</v>
+      </c>
+      <c r="E175" s="111" t="s">
+        <v>279</v>
+      </c>
+      <c r="F175" s="112"/>
+      <c r="G175" s="112"/>
+      <c r="H175" s="112"/>
+      <c r="I175" s="113"/>
+    </row>
+    <row r="176" spans="2:9" hidden="1">
+      <c r="B176" s="73"/>
+      <c r="C176" s="89"/>
+      <c r="D176" s="14" t="s">
+        <v>280</v>
+      </c>
+      <c r="E176" s="80"/>
+      <c r="F176" s="17"/>
+      <c r="G176" s="17"/>
+      <c r="H176" s="17"/>
+      <c r="I176" s="17"/>
+    </row>
+    <row r="177" spans="2:9" hidden="1">
+      <c r="B177" s="73"/>
+      <c r="C177" s="90"/>
+      <c r="D177" s="42" t="s">
+        <v>281</v>
+      </c>
+      <c r="E177" s="81"/>
+      <c r="F177" s="24"/>
+      <c r="G177" s="24"/>
+      <c r="H177" s="24"/>
+      <c r="I177" s="24"/>
+    </row>
+    <row r="178" spans="2:9">
+      <c r="B178" s="73"/>
+      <c r="C178" s="94" t="s">
+        <v>282</v>
+      </c>
+      <c r="D178" s="94"/>
+      <c r="E178" s="94"/>
+      <c r="F178" s="94"/>
+      <c r="G178" s="94"/>
+      <c r="H178" s="94"/>
+      <c r="I178" s="94"/>
+    </row>
+    <row r="179" spans="2:9">
+      <c r="B179" s="73"/>
+      <c r="C179" s="32" t="s">
+        <v>83</v>
+      </c>
+      <c r="D179" s="14" t="s">
+        <v>90</v>
+      </c>
+      <c r="E179" s="91" t="s">
+        <v>248</v>
+      </c>
+      <c r="F179" s="92"/>
+      <c r="G179" s="92"/>
+      <c r="H179" s="92"/>
+      <c r="I179" s="93"/>
+    </row>
+    <row r="180" spans="2:9" ht="29" customHeight="1">
+      <c r="B180" s="73"/>
+      <c r="C180" s="53" t="s">
+        <v>283</v>
+      </c>
+      <c r="D180" s="42" t="s">
+        <v>284</v>
+      </c>
+      <c r="E180" s="86" t="s">
+        <v>210</v>
+      </c>
+      <c r="F180" s="87"/>
+      <c r="G180" s="87"/>
+      <c r="H180" s="87"/>
+      <c r="I180" s="88"/>
+    </row>
+    <row r="181" spans="2:9">
+      <c r="B181" s="73"/>
+      <c r="C181" s="94" t="s">
+        <v>285</v>
+      </c>
+      <c r="D181" s="94"/>
+      <c r="E181" s="94"/>
+      <c r="F181" s="94"/>
+      <c r="G181" s="94"/>
+      <c r="H181" s="94"/>
+      <c r="I181" s="94"/>
+    </row>
+    <row r="182" spans="2:9">
+      <c r="B182" s="73"/>
+      <c r="C182" s="32" t="s">
+        <v>83</v>
+      </c>
+      <c r="D182" s="14" t="s">
+        <v>90</v>
+      </c>
+      <c r="E182" s="91" t="s">
+        <v>286</v>
+      </c>
+      <c r="F182" s="92"/>
+      <c r="G182" s="92"/>
+      <c r="H182" s="92"/>
+      <c r="I182" s="93"/>
+    </row>
+    <row r="183" spans="2:9" ht="20.5" customHeight="1">
+      <c r="B183" s="73"/>
+      <c r="C183" s="89" t="s">
+        <v>287</v>
+      </c>
+      <c r="D183" s="14" t="s">
+        <v>288</v>
+      </c>
+      <c r="E183" s="91" t="s">
+        <v>289</v>
+      </c>
+      <c r="F183" s="92"/>
+      <c r="G183" s="92"/>
+      <c r="H183" s="92"/>
+      <c r="I183" s="93"/>
+    </row>
+    <row r="184" spans="2:9" ht="29.5" customHeight="1">
+      <c r="B184" s="73"/>
+      <c r="C184" s="89"/>
+      <c r="D184" s="14" t="s">
+        <v>290</v>
+      </c>
+      <c r="E184" s="91" t="s">
+        <v>291</v>
+      </c>
+      <c r="F184" s="92"/>
+      <c r="G184" s="92"/>
+      <c r="H184" s="92"/>
+      <c r="I184" s="93"/>
+    </row>
+    <row r="185" spans="2:9" ht="20.5" customHeight="1">
+      <c r="B185" s="73"/>
+      <c r="C185" s="90"/>
+      <c r="D185" s="23" t="s">
+        <v>292</v>
+      </c>
+      <c r="E185" s="86" t="s">
+        <v>293</v>
+      </c>
+      <c r="F185" s="87"/>
+      <c r="G185" s="87"/>
+      <c r="H185" s="87"/>
+      <c r="I185" s="88"/>
+    </row>
+    <row r="186" spans="2:9">
+      <c r="B186" s="73"/>
+      <c r="C186" s="94" t="s">
+        <v>294</v>
+      </c>
+      <c r="D186" s="94"/>
+      <c r="E186" s="94"/>
+      <c r="F186" s="94"/>
+      <c r="G186" s="94"/>
+      <c r="H186" s="94"/>
+      <c r="I186" s="94"/>
+    </row>
+    <row r="187" spans="2:9">
+      <c r="B187" s="73"/>
+      <c r="C187" s="32" t="s">
+        <v>83</v>
+      </c>
+      <c r="D187" s="14" t="s">
+        <v>90</v>
+      </c>
+      <c r="E187" s="91" t="s">
+        <v>295</v>
+      </c>
+      <c r="F187" s="92"/>
+      <c r="G187" s="92"/>
+      <c r="H187" s="92"/>
+      <c r="I187" s="93"/>
+    </row>
+    <row r="188" spans="2:9">
+      <c r="B188" s="73"/>
+      <c r="C188" s="89" t="s">
+        <v>296</v>
+      </c>
+      <c r="D188" s="20" t="s">
+        <v>297</v>
+      </c>
+      <c r="E188" s="83" t="s">
+        <v>289</v>
+      </c>
+      <c r="F188" s="84"/>
+      <c r="G188" s="84"/>
+      <c r="H188" s="84"/>
+      <c r="I188" s="85"/>
+    </row>
+    <row r="189" spans="2:9">
+      <c r="B189" s="73"/>
+      <c r="C189" s="89"/>
+      <c r="D189" s="14" t="s">
+        <v>298</v>
+      </c>
+      <c r="E189" s="91" t="s">
+        <v>299</v>
+      </c>
+      <c r="F189" s="92"/>
+      <c r="G189" s="92"/>
+      <c r="H189" s="92"/>
+      <c r="I189" s="93"/>
+    </row>
+    <row r="190" spans="2:9" ht="29.5" customHeight="1">
+      <c r="B190" s="73"/>
+      <c r="C190" s="90"/>
+      <c r="D190" s="23" t="s">
+        <v>300</v>
+      </c>
+      <c r="E190" s="86" t="s">
+        <v>289</v>
+      </c>
+      <c r="F190" s="87"/>
+      <c r="G190" s="87"/>
+      <c r="H190" s="87"/>
+      <c r="I190" s="88"/>
+    </row>
+    <row r="191" spans="2:9" hidden="1">
+      <c r="B191" s="73"/>
+      <c r="C191" s="95" t="s">
+        <v>301</v>
+      </c>
+      <c r="D191" s="96"/>
+      <c r="E191" s="96"/>
+      <c r="F191" s="96"/>
+      <c r="G191" s="96"/>
+      <c r="H191" s="96"/>
+      <c r="I191" s="96"/>
+    </row>
+    <row r="192" spans="2:9" hidden="1">
+      <c r="B192" s="73"/>
+      <c r="C192" s="64" t="s">
+        <v>83</v>
+      </c>
+      <c r="D192" s="65" t="s">
+        <v>90</v>
+      </c>
+      <c r="E192" s="97"/>
+      <c r="F192" s="98"/>
+      <c r="G192" s="98"/>
+      <c r="H192" s="98"/>
+      <c r="I192" s="99"/>
+    </row>
+    <row r="193" spans="2:9" hidden="1">
+      <c r="B193" s="73"/>
+      <c r="C193" s="70" t="s">
+        <v>302</v>
+      </c>
+      <c r="D193" s="71" t="s">
+        <v>303</v>
+      </c>
+      <c r="E193" s="100"/>
+      <c r="F193" s="101"/>
+      <c r="G193" s="101"/>
+      <c r="H193" s="101"/>
+      <c r="I193" s="102"/>
+    </row>
+    <row r="194" spans="2:9">
+      <c r="B194" s="73"/>
+      <c r="C194" s="94" t="s">
+        <v>304</v>
+      </c>
+      <c r="D194" s="94"/>
+      <c r="E194" s="94"/>
+      <c r="F194" s="94"/>
+      <c r="G194" s="94"/>
+      <c r="H194" s="94"/>
+      <c r="I194" s="94"/>
+    </row>
+    <row r="195" spans="2:9">
+      <c r="B195" s="73"/>
+      <c r="C195" s="33" t="s">
+        <v>83</v>
+      </c>
+      <c r="D195" s="14" t="s">
+        <v>90</v>
+      </c>
+      <c r="E195" s="83" t="s">
+        <v>248</v>
+      </c>
+      <c r="F195" s="84"/>
+      <c r="G195" s="84"/>
+      <c r="H195" s="84"/>
+      <c r="I195" s="85"/>
+    </row>
+    <row r="196" spans="2:9">
+      <c r="B196" s="73"/>
+      <c r="C196" s="53" t="s">
+        <v>305</v>
+      </c>
+      <c r="D196" s="42" t="s">
+        <v>306</v>
+      </c>
+      <c r="E196" s="103" t="s">
+        <v>307</v>
+      </c>
+      <c r="F196" s="104"/>
+      <c r="G196" s="104"/>
+      <c r="H196" s="104"/>
+      <c r="I196" s="105"/>
+    </row>
+    <row r="197" spans="2:9" ht="15" customHeight="1">
+      <c r="B197" s="73"/>
+      <c r="C197" s="94" t="s">
+        <v>308</v>
+      </c>
+      <c r="D197" s="94"/>
+      <c r="E197" s="94"/>
+      <c r="F197" s="94"/>
+      <c r="G197" s="94"/>
+      <c r="H197" s="94"/>
+      <c r="I197" s="94"/>
+    </row>
+    <row r="198" spans="2:9">
+      <c r="B198" s="73"/>
+      <c r="C198" s="32" t="s">
+        <v>83</v>
+      </c>
+      <c r="D198" s="14" t="s">
+        <v>90</v>
+      </c>
+      <c r="E198" s="83" t="s">
+        <v>309</v>
+      </c>
+      <c r="F198" s="84"/>
+      <c r="G198" s="84"/>
+      <c r="H198" s="84"/>
+      <c r="I198" s="85"/>
+    </row>
+    <row r="199" spans="2:9" ht="121.5" customHeight="1">
+      <c r="B199" s="73"/>
+      <c r="C199" s="89" t="s">
+        <v>310</v>
+      </c>
+      <c r="D199" s="14" t="s">
+        <v>311</v>
+      </c>
+      <c r="E199" s="91" t="s">
+        <v>312</v>
+      </c>
+      <c r="F199" s="92"/>
+      <c r="G199" s="92"/>
+      <c r="H199" s="92"/>
+      <c r="I199" s="93"/>
+    </row>
+    <row r="200" spans="2:9" ht="27" customHeight="1">
+      <c r="B200" s="73"/>
+      <c r="C200" s="90"/>
+      <c r="D200" s="42" t="s">
+        <v>313</v>
+      </c>
+      <c r="E200" s="86" t="s">
+        <v>314</v>
+      </c>
+      <c r="F200" s="87"/>
+      <c r="G200" s="87"/>
+      <c r="H200" s="87"/>
+      <c r="I200" s="88"/>
+    </row>
+    <row r="201" spans="2:9">
+      <c r="B201" s="73"/>
+      <c r="C201" s="94" t="s">
+        <v>315</v>
+      </c>
+      <c r="D201" s="94"/>
+      <c r="E201" s="94"/>
+      <c r="F201" s="94"/>
+      <c r="G201" s="94"/>
+      <c r="H201" s="94"/>
+      <c r="I201" s="94"/>
+    </row>
+    <row r="202" spans="2:9">
+      <c r="B202" s="73"/>
+      <c r="C202" s="32" t="s">
+        <v>83</v>
+      </c>
+      <c r="D202" s="14" t="s">
+        <v>90</v>
+      </c>
+      <c r="E202" s="83" t="s">
+        <v>309</v>
+      </c>
+      <c r="F202" s="84"/>
+      <c r="G202" s="84"/>
+      <c r="H202" s="84"/>
+      <c r="I202" s="85"/>
+    </row>
+    <row r="203" spans="2:9" ht="122.5" customHeight="1">
+      <c r="B203" s="73"/>
+      <c r="C203" s="89" t="s">
+        <v>316</v>
+      </c>
+      <c r="D203" s="14" t="s">
+        <v>317</v>
+      </c>
+      <c r="E203" s="91" t="s">
+        <v>318</v>
+      </c>
+      <c r="F203" s="92"/>
+      <c r="G203" s="92"/>
+      <c r="H203" s="92"/>
+      <c r="I203" s="93"/>
+    </row>
+    <row r="204" spans="2:9" ht="27" customHeight="1">
+      <c r="B204" s="73"/>
+      <c r="C204" s="89"/>
+      <c r="D204" s="14" t="s">
+        <v>319</v>
+      </c>
+      <c r="E204" s="91" t="s">
+        <v>314</v>
+      </c>
+      <c r="F204" s="92"/>
+      <c r="G204" s="92"/>
+      <c r="H204" s="92"/>
+      <c r="I204" s="93"/>
+    </row>
+    <row r="205" spans="2:9" ht="27" customHeight="1">
+      <c r="B205" s="73"/>
+      <c r="C205" s="90"/>
+      <c r="D205" s="42" t="s">
+        <v>320</v>
+      </c>
+      <c r="E205" s="86" t="s">
+        <v>314</v>
+      </c>
+      <c r="F205" s="87"/>
+      <c r="G205" s="87"/>
+      <c r="H205" s="87"/>
+      <c r="I205" s="88"/>
+    </row>
+    <row r="206" spans="2:9">
+      <c r="B206" s="73"/>
+      <c r="C206" s="94" t="s">
+        <v>321</v>
+      </c>
+      <c r="D206" s="94"/>
+      <c r="E206" s="94"/>
+      <c r="F206" s="94"/>
+      <c r="G206" s="94"/>
+      <c r="H206" s="94"/>
+      <c r="I206" s="94"/>
+    </row>
+    <row r="207" spans="2:9">
+      <c r="B207" s="73"/>
+      <c r="C207" s="32" t="s">
+        <v>83</v>
+      </c>
+      <c r="D207" s="14" t="s">
+        <v>90</v>
+      </c>
+      <c r="E207" s="83" t="s">
+        <v>248</v>
+      </c>
+      <c r="F207" s="84"/>
+      <c r="G207" s="84"/>
+      <c r="H207" s="84"/>
+      <c r="I207" s="85"/>
+    </row>
+    <row r="208" spans="2:9" ht="31.5" customHeight="1">
+      <c r="B208" s="82"/>
+      <c r="C208" s="53" t="s">
+        <v>322</v>
+      </c>
+      <c r="D208" s="35" t="s">
+        <v>323</v>
+      </c>
+      <c r="E208" s="86" t="s">
+        <v>210</v>
+      </c>
+      <c r="F208" s="87"/>
+      <c r="G208" s="87"/>
+      <c r="H208" s="87"/>
+      <c r="I208" s="88"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="dXETFoxQlQ7KDl7rRGevinCsYU1BihkGPG7+v24pWheJTlCaUlYVQrcWG8mkpbOZQCOPRk2D24lyGLpPpgHupA==" saltValue="qpO7MQ40tyCsWd991+qqAA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
-[...8276 lines deleted...]
-  <dataConsolidate/>
+  <sheetProtection algorithmName="SHA-512" hashValue="ay+/0S1E1E1aks9xefrkhGuDykwcdEUQzN2IDyDgBCnE5O4K4q/HP24v+zff11M/wT2OU11bXH3UdlciK6psFQ==" saltValue="tty+QszrutG02F6dtAS0Mg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="145">
-    <mergeCell ref="E170:I170"/>
-[...25 lines deleted...]
-    <mergeCell ref="E171:I171"/>
+    <mergeCell ref="B2:I2"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="D5:E5"/>
     <mergeCell ref="M8:R14"/>
-    <mergeCell ref="L49:O49"/>
-[...7 lines deleted...]
-    <mergeCell ref="C15:C46"/>
+    <mergeCell ref="B12:B13"/>
+    <mergeCell ref="C12:C13"/>
+    <mergeCell ref="D12:D13"/>
     <mergeCell ref="E12:E13"/>
     <mergeCell ref="F12:H12"/>
-    <mergeCell ref="C12:C13"/>
-    <mergeCell ref="D12:D13"/>
+    <mergeCell ref="I12:I13"/>
+    <mergeCell ref="C14:I14"/>
+    <mergeCell ref="B15:B46"/>
+    <mergeCell ref="C15:C46"/>
+    <mergeCell ref="F15:I19"/>
     <mergeCell ref="I20:I46"/>
-    <mergeCell ref="F15:I19"/>
-[...1 lines deleted...]
-    <mergeCell ref="C48:C49"/>
     <mergeCell ref="D29:D30"/>
     <mergeCell ref="F29:F30"/>
     <mergeCell ref="G29:G30"/>
+    <mergeCell ref="L49:O49"/>
+    <mergeCell ref="B50:B55"/>
+    <mergeCell ref="C50:I50"/>
+    <mergeCell ref="C52:C55"/>
     <mergeCell ref="H29:H30"/>
-    <mergeCell ref="E193:I193"/>
+    <mergeCell ref="D38:D39"/>
     <mergeCell ref="F38:F39"/>
-    <mergeCell ref="B4:C4"/>
-[...23 lines deleted...]
-    <mergeCell ref="E208:I208"/>
+    <mergeCell ref="G38:G39"/>
+    <mergeCell ref="H38:H39"/>
+    <mergeCell ref="L44:P46"/>
+    <mergeCell ref="B56:B61"/>
     <mergeCell ref="C56:I56"/>
+    <mergeCell ref="C57:C58"/>
+    <mergeCell ref="D57:D58"/>
+    <mergeCell ref="C59:C61"/>
+    <mergeCell ref="B62:B66"/>
+    <mergeCell ref="C62:I62"/>
+    <mergeCell ref="C64:C66"/>
+    <mergeCell ref="C48:C49"/>
+    <mergeCell ref="F48:I49"/>
+    <mergeCell ref="B81:B89"/>
+    <mergeCell ref="C81:I81"/>
+    <mergeCell ref="C83:C89"/>
+    <mergeCell ref="B90:B96"/>
+    <mergeCell ref="C90:I90"/>
+    <mergeCell ref="C92:C96"/>
+    <mergeCell ref="B67:B73"/>
+    <mergeCell ref="C67:I67"/>
+    <mergeCell ref="C69:C73"/>
+    <mergeCell ref="B74:B80"/>
+    <mergeCell ref="C74:I74"/>
+    <mergeCell ref="C76:C80"/>
+    <mergeCell ref="B97:B100"/>
+    <mergeCell ref="C97:I97"/>
+    <mergeCell ref="C99:C100"/>
+    <mergeCell ref="B101:B113"/>
+    <mergeCell ref="C101:I101"/>
+    <mergeCell ref="C102:C103"/>
+    <mergeCell ref="D102:D103"/>
     <mergeCell ref="F102:F103"/>
     <mergeCell ref="G102:G103"/>
     <mergeCell ref="H102:H103"/>
     <mergeCell ref="I102:I103"/>
-    <mergeCell ref="E199:I199"/>
-[...3 lines deleted...]
-    <mergeCell ref="E204:I204"/>
+    <mergeCell ref="C104:C113"/>
+    <mergeCell ref="B114:B118"/>
+    <mergeCell ref="C114:I114"/>
+    <mergeCell ref="C116:C118"/>
+    <mergeCell ref="D117:D118"/>
+    <mergeCell ref="F117:F118"/>
+    <mergeCell ref="G117:G118"/>
+    <mergeCell ref="H117:H118"/>
+    <mergeCell ref="I117:I118"/>
+    <mergeCell ref="B131:B134"/>
+    <mergeCell ref="C131:I131"/>
+    <mergeCell ref="C133:C134"/>
+    <mergeCell ref="B135:B138"/>
+    <mergeCell ref="C135:I135"/>
+    <mergeCell ref="C137:C138"/>
+    <mergeCell ref="B119:B121"/>
+    <mergeCell ref="B122:B124"/>
+    <mergeCell ref="C122:D122"/>
+    <mergeCell ref="B125:B127"/>
+    <mergeCell ref="B128:B130"/>
+    <mergeCell ref="C128:I128"/>
+    <mergeCell ref="C145:I145"/>
+    <mergeCell ref="C148:I148"/>
+    <mergeCell ref="C151:I151"/>
+    <mergeCell ref="C153:C160"/>
+    <mergeCell ref="E153:I153"/>
+    <mergeCell ref="C161:I161"/>
+    <mergeCell ref="C140:I141"/>
+    <mergeCell ref="C142:I142"/>
+    <mergeCell ref="C143:F143"/>
+    <mergeCell ref="G143:I143"/>
+    <mergeCell ref="C144:F144"/>
+    <mergeCell ref="G144:I144"/>
+    <mergeCell ref="C169:I169"/>
+    <mergeCell ref="E170:I170"/>
+    <mergeCell ref="E171:I171"/>
+    <mergeCell ref="C172:I172"/>
+    <mergeCell ref="E173:I173"/>
+    <mergeCell ref="C174:C177"/>
+    <mergeCell ref="E174:I174"/>
+    <mergeCell ref="E175:I175"/>
+    <mergeCell ref="E162:I162"/>
+    <mergeCell ref="C163:C164"/>
+    <mergeCell ref="C165:I165"/>
+    <mergeCell ref="E166:I166"/>
+    <mergeCell ref="C167:C168"/>
+    <mergeCell ref="E168:I168"/>
+    <mergeCell ref="C178:I178"/>
+    <mergeCell ref="E179:I179"/>
+    <mergeCell ref="E180:I180"/>
+    <mergeCell ref="C181:I181"/>
+    <mergeCell ref="E182:I182"/>
+    <mergeCell ref="C183:C185"/>
+    <mergeCell ref="E183:I183"/>
+    <mergeCell ref="E184:I184"/>
+    <mergeCell ref="E185:I185"/>
+    <mergeCell ref="C191:I191"/>
+    <mergeCell ref="E192:I192"/>
+    <mergeCell ref="E193:I193"/>
+    <mergeCell ref="C194:I194"/>
+    <mergeCell ref="E195:I195"/>
+    <mergeCell ref="E196:I196"/>
+    <mergeCell ref="C186:I186"/>
+    <mergeCell ref="E187:I187"/>
+    <mergeCell ref="C188:C190"/>
     <mergeCell ref="E188:I188"/>
     <mergeCell ref="E189:I189"/>
     <mergeCell ref="E190:I190"/>
-    <mergeCell ref="E196:I196"/>
+    <mergeCell ref="E207:I207"/>
+    <mergeCell ref="E208:I208"/>
+    <mergeCell ref="E202:I202"/>
+    <mergeCell ref="C203:C205"/>
+    <mergeCell ref="E203:I203"/>
+    <mergeCell ref="E204:I204"/>
+    <mergeCell ref="E205:I205"/>
+    <mergeCell ref="C206:I206"/>
+    <mergeCell ref="C197:I197"/>
     <mergeCell ref="E198:I198"/>
-    <mergeCell ref="E187:I187"/>
-[...52 lines deleted...]
-    <mergeCell ref="B81:B89"/>
+    <mergeCell ref="C199:C200"/>
+    <mergeCell ref="E199:I199"/>
+    <mergeCell ref="E200:I200"/>
+    <mergeCell ref="C201:I201"/>
   </mergeCells>
-  <phoneticPr fontId="3" type="noConversion"/>
   <dataValidations count="1">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G146:G147 G51:G55 G132:G138 G154 G167 G176:G177 G160 G57:G66 G104:G113 G75:G80 G115:G117 G82:G89 G20:G29 G152 G91:G102 G40:G46 G31:G38 G120:G121 G123:G124 G126:G127 G129:G130 G68:G73 G149:G150 G163:G164" xr:uid="{3E06413D-A277-4B91-8837-958EEE26038F}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G146:G147 G51:G55 G132:G138 G154 G167 G176:G177 G160 G57:G66 G104:G113 G75:G80 G115:G117 G82:G89 G20:G29 G152 G91:G102 G40:G46 G31:G38 G120:G121 G123:G124 G126:G127 G129:G130 G68:G73 G149:G150 G163:G164" xr:uid="{09993E04-538F-4543-90D5-EA36F77311EA}">
       <formula1>"Not applicable,Legal prohibitions,Confidentiality constraints,Information unavailable/incomplete"</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
-    <hyperlink ref="E30" r:id="rId1" location=":~:text=Employees%20must%20avoid%20conflicts%20of,and%20those%20of%20the%20Company.&amp;text=Employees%20are%20responsible%20for%20identifying,or%20others%20and%20disclosing%20them." xr:uid="{41815C1A-FF53-49C9-A3FC-EB853956B5FE}"/>
-[...6 lines deleted...]
-    <hyperlink ref="E153" r:id="rId8" xr:uid="{4A4656E3-BB25-4FAC-8C1E-8C0C4808A9BC}"/>
+    <hyperlink ref="E30" r:id="rId1" location=":~:text=Employees%20must%20avoid%20conflicts%20of,and%20those%20of%20the%20Company.&amp;text=Employees%20are%20responsible%20for%20identifying,or%20others%20and%20disclosing%20them." xr:uid="{64BBB8A8-0D2B-4B7F-AAFE-8404F7F36B94}"/>
+    <hyperlink ref="E39" r:id="rId2" location="Policies" xr:uid="{76060540-961A-44D7-B59E-0C94A1D8FB0C}"/>
+    <hyperlink ref="E103" r:id="rId3" xr:uid="{0B2A2774-D348-4A8A-8B10-14F344DF9805}"/>
+    <hyperlink ref="E118" r:id="rId4" display="Johnson Matthey Gender Pay Gap Report 2022" xr:uid="{A88876BA-BDDF-451B-B85C-F5D4D9290F6E}"/>
+    <hyperlink ref="E174" r:id="rId5" display="JM Global tax policy" xr:uid="{0C1C27FA-B632-4518-B276-77104B43736E}"/>
+    <hyperlink ref="E175" r:id="rId6" xr:uid="{C514D0A3-2EF1-476D-85FF-5B25AFCE5BE7}"/>
+    <hyperlink ref="E58" r:id="rId7" xr:uid="{0FACE127-E52E-4332-B9C4-D70C4B316D5B}"/>
+    <hyperlink ref="E153" r:id="rId8" xr:uid="{3461956B-C484-4587-BF60-7B5942AB4432}"/>
   </hyperlinks>
-  <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-[...1977 lines deleted...]
-  <legacyDrawing r:id="rId3"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <drawing r:id="rId9"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100476BC3519A9821459CAE9896547791FC" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="72365b406da037298a3a196f4295a1f8">
-[...2 lines deleted...]
-    <xsd:import namespace="d6e49cbe-523e-4e8b-8e1c-da176b91bea9"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101001CD48B57C0618A489237E8693E56F43B" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="91f3ed7e2f67fd7f1526a4d12e621f98">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="734f98fa-5aff-4ac4-b37a-9d67e3249c61" xmlns:ns3="0b0a207c-90b5-4378-94d2-06ee2ede61af" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ff0a9868277b35df03101b2196ae8c02" ns2:_="" ns3:_="">
+    <xsd:import namespace="734f98fa-5aff-4ac4-b37a-9d67e3249c61"/>
+    <xsd:import namespace="0b0a207c-90b5-4378-94d2-06ee2ede61af"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
-                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f98cb1f0-f958-4ba5-84d3-07d8d0011955" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="734f98fa-5aff-4ac4-b37a-9d67e3249c61" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
-[...24 lines deleted...]
-    <xsd:element name="MediaServiceSearchProperties" ma:index="17" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="19" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="99f579ce-fdda-4824-a47d-a5db31f0c886" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="99f579ce-fdda-4824-a47d-a5db31f0c886" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="21" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="16" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="22" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="23" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d6e49cbe-523e-4e8b-8e1c-da176b91bea9" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="0b0a207c-90b5-4378-94d2-06ee2ede61af" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="11" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="12" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
-    </xsd:element>
-[...9 lines deleted...]
-      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -65317,223 +6185,134 @@
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <TaxCatchAll xmlns="d6e49cbe-523e-4e8b-8e1c-da176b91bea9" xsi:nil="true"/>
-    <lcf76f155ced4ddcb4097134ff3c332f xmlns="f98cb1f0-f958-4ba5-84d3-07d8d0011955">
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="734f98fa-5aff-4ac4-b37a-9d67e3249c61">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
-    <SharedWithUsers xmlns="d6e49cbe-523e-4e8b-8e1c-da176b91bea9">
-[...10 lines deleted...]
-    </SharedWithUsers>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{47EAA61E-8633-454A-9578-38005D3BD72C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5D00BC1F-4F87-4DE1-8037-E5B69C6E4639}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5A32299D-13F5-489A-99C8-DD298AF5A640}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55357784-404F-4B53-89AB-D1A0629DE641}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="f98cb1f0-f958-4ba5-84d3-07d8d0011955"/>
-    <ds:schemaRef ds:uri="d6e49cbe-523e-4e8b-8e1c-da176b91bea9"/>
+    <ds:schemaRef ds:uri="734f98fa-5aff-4ac4-b37a-9d67e3249c61"/>
+    <ds:schemaRef ds:uri="0b0a207c-90b5-4378-94d2-06ee2ede61af"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{62E1BA9B-8476-4E9B-98B4-E64B30113A62}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B54A490D-4EA1-4063-9079-A0282B6EAAD2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="d6e49cbe-523e-4e8b-8e1c-da176b91bea9"/>
-    <ds:schemaRef ds:uri="f98cb1f0-f958-4ba5-84d3-07d8d0011955"/>
+    <ds:schemaRef ds:uri="734f98fa-5aff-4ac4-b37a-9d67e3249c61"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>20</vt:i4>
-[...5 lines deleted...]
-        <vt:i4>17</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="37" baseType="lpstr">
-[...36 lines deleted...]
-      <vt:lpstr>'UK SECR'!Print_Area</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Manager/>
-  <Company>BNP Paribas</Company>
+  <Company>Johnson Matthey PLC</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
-  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...3 lines deleted...]
-  <dc:description/>
+  <dc:creator>Ben Leach</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
-  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_8ffbc0b8-e97b-47d1-beac-cb0955d66f3b_Enabled">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_4e511531-3b62-4ad0-a3e4-a04202c385ac_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_8ffbc0b8-e97b-47d1-beac-cb0955d66f3b_SetDate">
-    <vt:lpwstr>2022-08-30T17:25:58Z</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_4e511531-3b62-4ad0-a3e4-a04202c385ac_SetDate">
+    <vt:lpwstr>2024-06-05T15:58:15Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_8ffbc0b8-e97b-47d1-beac-cb0955d66f3b_Method">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_4e511531-3b62-4ad0-a3e4-a04202c385ac_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_8ffbc0b8-e97b-47d1-beac-cb0955d66f3b_Name">
-[...20 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_4e511531-3b62-4ad0-a3e4-a04202c385ac_Name">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_4e511531-3b62-4ad0-a3e4-a04202c385ac_Name">
     <vt:lpwstr>4e511531-3b62-4ad0-a3e4-a04202c385ac</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_4e511531-3b62-4ad0-a3e4-a04202c385ac_SiteId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_4e511531-3b62-4ad0-a3e4-a04202c385ac_SiteId">
     <vt:lpwstr>cc7f83dd-bc5a-4682-9b3e-062a900202a2</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MSIP_Label_4e511531-3b62-4ad0-a3e4-a04202c385ac_ActionId">
-    <vt:lpwstr>ce526ce4-865d-46b9-a3ad-20f5fb347403</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_4e511531-3b62-4ad0-a3e4-a04202c385ac_ActionId">
+    <vt:lpwstr>c79c9085-c339-4e2c-9fd5-27543513fbde</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MSIP_Label_4e511531-3b62-4ad0-a3e4-a04202c385ac_ContentBits">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_4e511531-3b62-4ad0-a3e4-a04202c385ac_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="ContentTypeId">
-[...3 lines deleted...]
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ContentTypeId">
+    <vt:lpwstr>0x0101001CD48B57C0618A489237E8693E56F43B</vt:lpwstr>
   </property>
 </Properties>
 </file>